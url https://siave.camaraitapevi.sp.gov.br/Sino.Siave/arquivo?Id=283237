--- v0 (2026-05-20)
+++ v1 (2026-07-14)
@@ -3,181 +3,202 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="33A7F3AD" w14:textId="61867B85" w:rsidR="00905B58" w:rsidRPr="00905B58" w:rsidRDefault="00905B58" w:rsidP="00905B58">
+    <w:p w14:paraId="33A7F3AD" w14:textId="7CFAF646" w:rsidR="00905B58" w:rsidRPr="00905B58" w:rsidRDefault="00905B58" w:rsidP="00905B58">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00905B58">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>REQUE</w:t>
       </w:r>
       <w:r w:rsidR="00E729C7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">RIMENTO DE URGÊNCIA Nº </w:t>
       </w:r>
-      <w:r w:rsidR="002B3C98">
+      <w:r w:rsidR="007B5FB1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>1840</w:t>
+        <w:t>1974</w:t>
       </w:r>
       <w:r w:rsidR="00250B19">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>/202</w:t>
       </w:r>
       <w:r w:rsidR="002B3C98">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D3C145B" w14:textId="77777777" w:rsidR="00905B58" w:rsidRPr="00905B58" w:rsidRDefault="00905B58" w:rsidP="00905B58">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="14E5BF1A" w14:textId="0207AFBF" w:rsidR="00905B58" w:rsidRDefault="004210F0" w:rsidP="004210F0">
+    <w:p w14:paraId="14E5BF1A" w14:textId="11F21991" w:rsidR="00905B58" w:rsidRDefault="004210F0" w:rsidP="004210F0">
       <w:pPr>
         <w:ind w:left="2268"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve">"Requer regime de urgência para discussão e votação </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0051448D">
+        <w:t>"</w:t>
+      </w:r>
+      <w:r w:rsidR="007B5FB1" w:rsidRPr="007B5FB1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-[...1 lines deleted...]
-          <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve">Projeto de </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00643B43">
+        <w:t>Requer regime de urgência para discussão e votação dos Projetos: Projeto de Resolução nº 017/2026,</w:t>
+      </w:r>
+      <w:r w:rsidR="00562A9F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-[...1 lines deleted...]
-          <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
-        <w:t>Lei Nº 127/2026</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007B5FB1" w:rsidRPr="007B5FB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>Projeto de Lei Complementar nº 007/2026, Projeto de Lei nº 129/2026, Projeto de Lei nº 202/2026, Projeto de Lei nº 203/2026, Projeto de Lei nº 204/2026, Projeto de Decreto Legislativo nº 038/2026,</w:t>
+      </w:r>
+      <w:r w:rsidR="007B5FB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007B5FB1" w:rsidRPr="007B5FB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>Projeto de Decreto Legislativo nº 039/2026, Projeto de Decreto Legislativo nº 040/2026, Projeto de Decreto Legislativo nº 041/2026, Projeto de Decreto Legislativo nº 042/2026, Projeto de Decreto Legislativo nº 043/2026, Projeto de Decreto Legislativo nº 044/2026, Projeto de Decreto Legislativo nº 045/2026, Projeto de Decreto Legislativo nº 046/2026, Projeto de Decreto Legislativo nº 047/2026</w:t>
       </w:r>
       <w:r w:rsidR="00F6024A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>”.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CE10C54" w14:textId="77777777" w:rsidR="004210F0" w:rsidRPr="00905B58" w:rsidRDefault="004210F0" w:rsidP="004210F0">
       <w:pPr>
         <w:ind w:left="2268"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="70A2E215" w14:textId="01BCAF0C" w:rsidR="00905B58" w:rsidRDefault="004210F0" w:rsidP="00802338">
+    <w:p w14:paraId="70A2E215" w14:textId="697A2DDD" w:rsidR="00905B58" w:rsidRDefault="004210F0" w:rsidP="00802338">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004210F0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>REQUEREMOS</w:t>
       </w:r>
       <w:r w:rsidRPr="004210F0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -223,577 +244,887 @@
       <w:r w:rsidR="00643B43">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004210F0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>156</w:t>
       </w:r>
       <w:r w:rsidR="00643B43">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>, parágrafo único, item 6; 157, inciso I;</w:t>
+        <w:t>, parágrafo único, item 6; 157, inciso I</w:t>
+      </w:r>
+      <w:r w:rsidR="007B5FB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>II</w:t>
+      </w:r>
+      <w:r w:rsidR="00643B43">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
       <w:r w:rsidRPr="004210F0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> e 189</w:t>
       </w:r>
       <w:r w:rsidR="00643B43">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, inciso II</w:t>
       </w:r>
       <w:r w:rsidRPr="004210F0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>), que sejam dispensadas as formalidades regimentais, a fim de que o</w:t>
       </w:r>
+      <w:r w:rsidR="007B5FB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>s projetos:</w:t>
+      </w:r>
       <w:r w:rsidR="00643B43">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00643B43">
+      <w:r w:rsidR="007B5FB1" w:rsidRPr="007B5FB1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
-        <w:t>Projeto de Lei Nº 127/2026</w:t>
+        <w:t>Projeto de Resolução nº 017/2026, Projeto de Resolução nº 019/2026, Projeto de Lei Complementar nº 007/2026, Projeto de Lei Complementar nº 008/2026, Projeto de Lei nº 129/2026, Projeto de Lei nº 202/2026, Projeto de Lei nº 203/2026, Projeto de Lei nº 204/2026, Projeto de Decreto Legislativo nº 038/2026, Projeto de Decreto Legislativo nº 039/2026, Projeto de Decreto Legislativo nº 040/2026, Projeto de Decreto Legislativo nº 041/2026, Projeto de Decreto Legislativo nº 042/2026, Projeto de Decreto Legislativo nº 043/2026, Projeto de Decreto Legislativo nº 044/2026, Projeto de Decreto Legislativo nº 045/2026, Projeto de Decreto Legislativo nº 046/2026, Projeto de Decreto Legislativo nº 047/2026</w:t>
       </w:r>
       <w:r w:rsidRPr="004210F0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> seja discutido e votado em regime de urgência e incluído na Ordem do D</w:t>
+        <w:t xml:space="preserve"> seja</w:t>
+      </w:r>
+      <w:r w:rsidR="007B5FB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004210F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> discutido</w:t>
+      </w:r>
+      <w:r w:rsidR="007B5FB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004210F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e votado</w:t>
+      </w:r>
+      <w:r w:rsidR="007B5FB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004210F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> em regime de urgência e incluído</w:t>
+      </w:r>
+      <w:r w:rsidR="007B5FB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004210F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> na Ordem do D</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ia da Sessão Ordinária do dia </w:t>
       </w:r>
-      <w:r w:rsidR="00643B43">
-[...6 lines deleted...]
-        <w:t>19</w:t>
+      <w:r w:rsidR="007B5FB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">23 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> de </w:t>
-[...8 lines deleted...]
-        <w:t>maio</w:t>
+        <w:t xml:space="preserve">de </w:t>
+      </w:r>
+      <w:r w:rsidR="007B5FB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>junho</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> de 202</w:t>
       </w:r>
       <w:r w:rsidR="00643B43">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00905B58" w:rsidRPr="004210F0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33C82B3A" w14:textId="77777777" w:rsidR="00802338" w:rsidRPr="00905B58" w:rsidRDefault="00802338" w:rsidP="00C14A34">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="212F239E" w14:textId="75CE9728" w:rsidR="00905B58" w:rsidRDefault="00905B58" w:rsidP="004210F0">
+    <w:p w14:paraId="212F239E" w14:textId="199B131C" w:rsidR="00905B58" w:rsidRDefault="00905B58" w:rsidP="004210F0">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00905B58">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Sala das S</w:t>
       </w:r>
       <w:r w:rsidR="004210F0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">essões Bemvindo Moreira Nery, </w:t>
       </w:r>
-      <w:r w:rsidR="00643B43">
-[...5 lines deleted...]
-        <w:t>18</w:t>
+      <w:r w:rsidR="007B5FB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>22</w:t>
       </w:r>
       <w:r w:rsidR="004210F0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> de </w:t>
       </w:r>
-      <w:r w:rsidR="00643B43">
-[...5 lines deleted...]
-        <w:t>maio</w:t>
+      <w:r w:rsidR="007B5FB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>junho</w:t>
       </w:r>
       <w:r w:rsidR="004210F0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> de 202</w:t>
       </w:r>
       <w:r w:rsidR="002B3C98">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00905B58">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28762C2E" w14:textId="77777777" w:rsidR="00905B58" w:rsidRDefault="00905B58" w:rsidP="00905B58">
+    <w:p w14:paraId="3906D758" w14:textId="77777777" w:rsidR="007B5FB1" w:rsidRDefault="007B5FB1" w:rsidP="00905B58">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5889BB00" w14:textId="77777777" w:rsidR="00E428D2" w:rsidRDefault="00E428D2" w:rsidP="00E428D2">
-[...209 lines deleted...]
-    <w:p w14:paraId="63823AE0" w14:textId="04D8C8E4" w:rsidR="00E428D2" w:rsidRPr="00905B58" w:rsidRDefault="00E428D2" w:rsidP="00643B43">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tabelacomgrade"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4244"/>
+        <w:gridCol w:w="4260"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="007B5FB1" w:rsidRPr="007B5FB1" w14:paraId="2E78406C" w14:textId="77777777" w:rsidTr="007B5FB1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8504" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="74DC7B1E" w14:textId="77777777" w:rsidR="007B5FB1" w:rsidRPr="007B5FB1" w:rsidRDefault="007B5FB1" w:rsidP="007B5FB1">
+            <w:pPr>
+              <w:spacing w:after="252" w:line="257" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B5FB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>RAFAEL ALAN DE MORAES ROMEIRO</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="496C23E9" w14:textId="77777777" w:rsidR="007B5FB1" w:rsidRPr="007B5FB1" w:rsidRDefault="007B5FB1" w:rsidP="007B5FB1">
+            <w:pPr>
+              <w:spacing w:after="252" w:line="257" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B5FB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Presidente</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="54AA7EC8" w14:textId="77777777" w:rsidR="007B5FB1" w:rsidRPr="007B5FB1" w:rsidRDefault="007B5FB1" w:rsidP="007B5FB1">
+            <w:pPr>
+              <w:spacing w:after="252" w:line="257" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2BCE9008" w14:textId="77777777" w:rsidR="007B5FB1" w:rsidRPr="007B5FB1" w:rsidRDefault="007B5FB1" w:rsidP="007B5FB1">
+            <w:pPr>
+              <w:spacing w:after="252" w:line="257" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007B5FB1" w:rsidRPr="007B5FB1" w14:paraId="6FC96523" w14:textId="77777777" w:rsidTr="007B5FB1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4244" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="564C4DF1" w14:textId="77777777" w:rsidR="007B5FB1" w:rsidRPr="007B5FB1" w:rsidRDefault="007B5FB1" w:rsidP="007B5FB1">
+            <w:pPr>
+              <w:spacing w:after="252" w:line="257" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B5FB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ERONDINA FERREIRA GODOY</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4857072B" w14:textId="77777777" w:rsidR="007B5FB1" w:rsidRPr="007B5FB1" w:rsidRDefault="007B5FB1" w:rsidP="007B5FB1">
+            <w:pPr>
+              <w:spacing w:after="252" w:line="257" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B5FB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Vice-Presidente</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4DBAD6AF" w14:textId="77777777" w:rsidR="007B5FB1" w:rsidRPr="007B5FB1" w:rsidRDefault="007B5FB1" w:rsidP="007B5FB1">
+            <w:pPr>
+              <w:spacing w:after="252" w:line="257" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="13CADE27" w14:textId="77777777" w:rsidR="007B5FB1" w:rsidRPr="007B5FB1" w:rsidRDefault="007B5FB1" w:rsidP="007B5FB1">
+            <w:pPr>
+              <w:spacing w:after="252" w:line="257" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4260" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="68B94B31" w14:textId="77777777" w:rsidR="007B5FB1" w:rsidRPr="007B5FB1" w:rsidRDefault="007B5FB1" w:rsidP="007B5FB1">
+            <w:pPr>
+              <w:spacing w:after="252" w:line="257" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B5FB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>MAURÍCIO ALONSO MURAKAMI</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="27868C84" w14:textId="77777777" w:rsidR="007B5FB1" w:rsidRPr="007B5FB1" w:rsidRDefault="007B5FB1" w:rsidP="007B5FB1">
+            <w:pPr>
+              <w:spacing w:after="252" w:line="257" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B5FB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1º Secretário</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007B5FB1" w:rsidRPr="007B5FB1" w14:paraId="4422259F" w14:textId="77777777" w:rsidTr="007B5FB1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4244" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1C39F0F8" w14:textId="77777777" w:rsidR="007B5FB1" w:rsidRPr="007B5FB1" w:rsidRDefault="007B5FB1" w:rsidP="007B5FB1">
+            <w:pPr>
+              <w:spacing w:after="252" w:line="257" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B5FB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>PRISCILLA SOUZA MARIANO CAVANHA</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="75DE1A4E" w14:textId="77777777" w:rsidR="007B5FB1" w:rsidRPr="007B5FB1" w:rsidRDefault="007B5FB1" w:rsidP="007B5FB1">
+            <w:pPr>
+              <w:spacing w:after="252" w:line="257" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B5FB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2ª Secretária</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="64A415B9" w14:textId="77777777" w:rsidR="007B5FB1" w:rsidRPr="007B5FB1" w:rsidRDefault="007B5FB1" w:rsidP="007B5FB1">
+            <w:pPr>
+              <w:spacing w:after="252" w:line="257" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B5FB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>MATEUS ANDRADE DA SILVA SANTOS</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="05E24FEC" w14:textId="77777777" w:rsidR="007B5FB1" w:rsidRPr="007B5FB1" w:rsidRDefault="007B5FB1" w:rsidP="007B5FB1">
+            <w:pPr>
+              <w:spacing w:after="252" w:line="257" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B5FB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3º Secretário</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5620D1EC" w14:textId="77777777" w:rsidR="007B5FB1" w:rsidRPr="007B5FB1" w:rsidRDefault="007B5FB1" w:rsidP="007B5FB1">
+            <w:pPr>
+              <w:spacing w:after="252" w:line="257" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007B5FB1" w:rsidRPr="007B5FB1" w14:paraId="1D26DC5A" w14:textId="77777777" w:rsidTr="007B5FB1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4244" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="19DC11F1" w14:textId="77777777" w:rsidR="007B5FB1" w:rsidRDefault="007B5FB1" w:rsidP="007B5FB1">
+            <w:pPr>
+              <w:spacing w:after="252" w:line="257" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="75245DCA" w14:textId="1A85CB7C" w:rsidR="007B5FB1" w:rsidRDefault="007B5FB1" w:rsidP="007B5FB1">
+            <w:pPr>
+              <w:spacing w:after="252" w:line="257" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ELIAS VASCONCELOS ARAÚJO</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5F4998D2" w14:textId="051F3D78" w:rsidR="007B5FB1" w:rsidRPr="007B5FB1" w:rsidRDefault="007B5FB1" w:rsidP="007B5FB1">
+            <w:pPr>
+              <w:spacing w:after="252" w:line="257" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B5FB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Vereador</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="25788F86" w14:textId="77777777" w:rsidR="007B5FB1" w:rsidRPr="007B5FB1" w:rsidRDefault="007B5FB1" w:rsidP="007B5FB1">
+            <w:pPr>
+              <w:spacing w:after="252" w:line="257" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="63823AE0" w14:textId="56802C26" w:rsidR="00E428D2" w:rsidRPr="00905B58" w:rsidRDefault="00E428D2" w:rsidP="00643B43">
       <w:pPr>
         <w:spacing w:after="252" w:line="256" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-      </w:r>
     </w:p>
     <w:sectPr w:rsidR="00E428D2" w:rsidRPr="00905B58" w:rsidSect="00905B58">
       <w:headerReference w:type="default" r:id="rId6"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="2694" w:right="1701" w:bottom="1417" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="66963C7E" w14:textId="77777777" w:rsidR="00DE2ED2" w:rsidRDefault="00DE2ED2" w:rsidP="00905B58">
+    <w:p w14:paraId="52E42F41" w14:textId="77777777" w:rsidR="00401F38" w:rsidRDefault="00401F38" w:rsidP="00905B58">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="68C7C003" w14:textId="77777777" w:rsidR="00DE2ED2" w:rsidRDefault="00DE2ED2" w:rsidP="00905B58">
+    <w:p w14:paraId="6A428E2E" w14:textId="77777777" w:rsidR="00401F38" w:rsidRDefault="00401F38" w:rsidP="00905B58">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5C3798EA" w14:textId="77777777" w:rsidR="00DE2ED2" w:rsidRDefault="00DE2ED2" w:rsidP="00905B58">
+    <w:p w14:paraId="4DBC7DDF" w14:textId="77777777" w:rsidR="00401F38" w:rsidRDefault="00401F38" w:rsidP="00905B58">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="758B5558" w14:textId="77777777" w:rsidR="00DE2ED2" w:rsidRDefault="00DE2ED2" w:rsidP="00905B58">
+    <w:p w14:paraId="4E276CAF" w14:textId="77777777" w:rsidR="00401F38" w:rsidRDefault="00401F38" w:rsidP="00905B58">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="44DE74B0" w14:textId="77777777" w:rsidR="00905B58" w:rsidRDefault="00000000">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="pt-BR"/>
       </w:rPr>
       <w:pict w14:anchorId="06070FD0">
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
@@ -833,90 +1164,97 @@
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00905B58"/>
     <w:rsid w:val="00065276"/>
+    <w:rsid w:val="0009601C"/>
     <w:rsid w:val="000A645A"/>
+    <w:rsid w:val="00162225"/>
     <w:rsid w:val="001A65D6"/>
     <w:rsid w:val="00250B19"/>
     <w:rsid w:val="00251934"/>
     <w:rsid w:val="002B3C98"/>
     <w:rsid w:val="003B068C"/>
+    <w:rsid w:val="00401F38"/>
     <w:rsid w:val="0041783A"/>
     <w:rsid w:val="004210F0"/>
     <w:rsid w:val="00423C2D"/>
     <w:rsid w:val="00466955"/>
     <w:rsid w:val="004A36AD"/>
     <w:rsid w:val="004C6DFD"/>
     <w:rsid w:val="004E5CF0"/>
+    <w:rsid w:val="005117A1"/>
     <w:rsid w:val="0051448D"/>
+    <w:rsid w:val="00562A9F"/>
     <w:rsid w:val="00643B43"/>
     <w:rsid w:val="0073785C"/>
     <w:rsid w:val="007550E0"/>
+    <w:rsid w:val="007B5FB1"/>
     <w:rsid w:val="007E6DC3"/>
     <w:rsid w:val="00802338"/>
     <w:rsid w:val="00905B58"/>
     <w:rsid w:val="00972D14"/>
     <w:rsid w:val="0098077B"/>
     <w:rsid w:val="009B03D7"/>
     <w:rsid w:val="009F7D6D"/>
     <w:rsid w:val="00A84D4B"/>
     <w:rsid w:val="00AA7BC3"/>
     <w:rsid w:val="00B12F70"/>
     <w:rsid w:val="00BA75BA"/>
     <w:rsid w:val="00C14A34"/>
     <w:rsid w:val="00C552F8"/>
     <w:rsid w:val="00D4544A"/>
     <w:rsid w:val="00DA2880"/>
     <w:rsid w:val="00DA447A"/>
     <w:rsid w:val="00DE2ED2"/>
     <w:rsid w:val="00E05F9A"/>
     <w:rsid w:val="00E428D2"/>
     <w:rsid w:val="00E45186"/>
     <w:rsid w:val="00E729C7"/>
     <w:rsid w:val="00E94BFF"/>
     <w:rsid w:val="00EB5ABE"/>
+    <w:rsid w:val="00EF4A92"/>
     <w:rsid w:val="00F5061E"/>
     <w:rsid w:val="00F6024A"/>
     <w:rsid w:val="00F86B5C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-BR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
@@ -1724,71 +2062,71 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>629</Characters>
+  <Pages>2</Pages>
+  <Words>325</Words>
+  <Characters>1757</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>5</Lines>
-  <Paragraphs>1</Paragraphs>
+  <Lines>14</Lines>
+  <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>744</CharactersWithSpaces>
+  <CharactersWithSpaces>2078</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>CMI USER CPL01</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>