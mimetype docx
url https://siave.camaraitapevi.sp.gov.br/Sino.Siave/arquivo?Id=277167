--- v0 (2026-05-17)
+++ v1 (2026-07-19)
@@ -589,71 +589,111 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>XVII. Viela K: Ronaldo Gomes da Silva;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E137A21" w14:textId="77777777" w:rsidR="00972FB1" w:rsidRPr="00972FB1" w:rsidRDefault="00972FB1" w:rsidP="00972FB1">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00972FB1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>XVIII. Viela L: Cecilia Enedina de Oliveira;</w:t>
+        <w:t xml:space="preserve">XVIII. Viela L: Cecilia </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00972FB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Enedina</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00972FB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de Oliveira;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C41490F" w14:textId="77777777" w:rsidR="00972FB1" w:rsidRPr="00972FB1" w:rsidRDefault="00972FB1" w:rsidP="00972FB1">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00972FB1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>XIX. Acesso M: Francila Arcanjo de Oliveira;</w:t>
+        <w:t xml:space="preserve">XIX. Acesso M: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00972FB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Francila</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00972FB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Arcanjo de Oliveira;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F9CB510" w14:textId="77777777" w:rsidR="00972FB1" w:rsidRPr="00972FB1" w:rsidRDefault="00972FB1" w:rsidP="00972FB1">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00972FB1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>XX. Acesso N: Lúcia Helena da Silva Rosa;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69DB2750" w14:textId="77777777" w:rsidR="00972FB1" w:rsidRPr="00972FB1" w:rsidRDefault="00972FB1" w:rsidP="00972FB1">
       <w:pPr>
         <w:jc w:val="both"/>
@@ -689,51 +729,71 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>XXII. Acesso P: Maria Jose Santos Oliveira;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27CCAA73" w14:textId="77777777" w:rsidR="00972FB1" w:rsidRPr="00972FB1" w:rsidRDefault="00972FB1" w:rsidP="00972FB1">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00972FB1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>XXIII. Viela Q: Genoveva Torrigo Castilho;</w:t>
+        <w:t xml:space="preserve">XXIII. Viela Q: Genoveva </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00972FB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Torrigo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00972FB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Castilho;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71B3C961" w14:textId="77777777" w:rsidR="00972FB1" w:rsidRPr="00972FB1" w:rsidRDefault="00972FB1" w:rsidP="00972FB1">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00972FB1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>XXIV. Acesso R: Priscila Lobo Marques;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="194172A5" w14:textId="77777777" w:rsidR="00972FB1" w:rsidRPr="00972FB1" w:rsidRDefault="00972FB1" w:rsidP="00972FB1">
       <w:pPr>
         <w:jc w:val="both"/>
@@ -789,51 +849,71 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>XXVII. Viela U: Luiz Sérgio de Oliveira;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="774810BA" w14:textId="77777777" w:rsidR="00972FB1" w:rsidRPr="00972FB1" w:rsidRDefault="00972FB1" w:rsidP="00972FB1">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00972FB1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>XXVIII. Acesso V: Clairson de Oliveira Andrade;</w:t>
+        <w:t xml:space="preserve">XXVIII. Acesso V: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00972FB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Clairson</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00972FB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de Oliveira Andrade;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22B6B1CC" w14:textId="77777777" w:rsidR="00972FB1" w:rsidRPr="00972FB1" w:rsidRDefault="00972FB1" w:rsidP="00972FB1">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00972FB1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>XXIX. Acesso W: Geraldo Teotônio;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55CFAD42" w14:textId="77777777" w:rsidR="00972FB1" w:rsidRPr="00972FB1" w:rsidRDefault="00972FB1" w:rsidP="00972FB1">
       <w:pPr>
         <w:jc w:val="both"/>
@@ -849,51 +929,71 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>XXX. Viela X: Fabiana Ramos de Queiros;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B36A820" w14:textId="77777777" w:rsidR="00972FB1" w:rsidRPr="00972FB1" w:rsidRDefault="00972FB1" w:rsidP="00972FB1">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00972FB1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>XXXI. Viela Z: Maria Neilde da Silva Vicente.</w:t>
+        <w:t xml:space="preserve">XXXI. Viela Z: Maria </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00972FB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Neilde</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00972FB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> da Silva Vicente.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64298671" w14:textId="77777777" w:rsidR="00972FB1" w:rsidRDefault="00972FB1" w:rsidP="00972FB1">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="325C9E50" w14:textId="77777777" w:rsidR="00972FB1" w:rsidRPr="00972FB1" w:rsidRDefault="00972FB1" w:rsidP="00972FB1">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00972FB1">
         <w:rPr>
@@ -1137,51 +1237,71 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> com os seguintes nomes:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55A27F4E" w14:textId="77777777" w:rsidR="00972FB1" w:rsidRPr="00972FB1" w:rsidRDefault="00972FB1" w:rsidP="00972FB1">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00972FB1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>I. Travessa A: Maria Margarida Carnauba da Silva;</w:t>
+        <w:t xml:space="preserve">I. Travessa A: Maria Margarida </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00972FB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Carnauba</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00972FB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> da Silva;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55FAB052" w14:textId="77777777" w:rsidR="00972FB1" w:rsidRPr="00972FB1" w:rsidRDefault="00972FB1" w:rsidP="00972FB1">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00972FB1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>II. Travessa C: Rita Cristina Dias.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D4B2F0E" w14:textId="77777777" w:rsidR="00972FB1" w:rsidRPr="00972FB1" w:rsidRDefault="00972FB1" w:rsidP="00972FB1">
       <w:pPr>
         <w:jc w:val="both"/>
@@ -1273,51 +1393,71 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>I. Travessa 1: Viviane Aparecida Berger Kanashiro;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06190532" w14:textId="77777777" w:rsidR="00972FB1" w:rsidRPr="00972FB1" w:rsidRDefault="00972FB1" w:rsidP="00972FB1">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00972FB1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>II. Travessa 3: Mariete Bispo Alves da Silva.</w:t>
+        <w:t xml:space="preserve">II. Travessa 3: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00972FB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Mariete</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00972FB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Bispo Alves da Silva.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="309D71E7" w14:textId="77777777" w:rsidR="00972FB1" w:rsidRDefault="00972FB1" w:rsidP="00972FB1">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7DF54C76" w14:textId="77777777" w:rsidR="00972FB1" w:rsidRPr="00972FB1" w:rsidRDefault="00972FB1" w:rsidP="00972FB1">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00972FB1">
         <w:rPr>
@@ -1640,71 +1780,131 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>III. Viela A: Maria Dalva Zanon Pete;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C10E6A6" w14:textId="77777777" w:rsidR="00972FB1" w:rsidRPr="00972FB1" w:rsidRDefault="00972FB1" w:rsidP="00972FB1">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00972FB1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>IV. Viela B: Nercy da Anunciação Batista;</w:t>
+        <w:t xml:space="preserve">IV. Viela B: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00972FB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Nercy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00972FB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> da Anunciação Batista;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F6D782D" w14:textId="77777777" w:rsidR="00972FB1" w:rsidRPr="00972FB1" w:rsidRDefault="00972FB1" w:rsidP="00972FB1">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00972FB1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>V. Viela C: Cintya Mikaelle Costa Tomas;</w:t>
+        <w:t xml:space="preserve">V. Viela C: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00972FB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Cintya</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00972FB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00972FB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Mikaelle</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00972FB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Costa Tomas;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15A81238" w14:textId="77777777" w:rsidR="00972FB1" w:rsidRPr="00972FB1" w:rsidRDefault="00972FB1" w:rsidP="00972FB1">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00972FB1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>VI. Viela D: José Inácio Santana;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6BCFA6D6" w14:textId="77777777" w:rsidR="00972FB1" w:rsidRPr="00972FB1" w:rsidRDefault="00972FB1" w:rsidP="00972FB1">
       <w:pPr>
         <w:jc w:val="both"/>
@@ -2052,51 +2252,71 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>I. Viela 1: Daniel Feira Lima;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B84F6F4" w14:textId="77777777" w:rsidR="00972FB1" w:rsidRPr="00972FB1" w:rsidRDefault="00972FB1" w:rsidP="00972FB1">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00972FB1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>II. Viela 2: Rithyell Gabriel dos Santos Silva;</w:t>
+        <w:t xml:space="preserve">II. Viela 2: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00972FB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Rithyell</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00972FB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Gabriel dos Santos Silva;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5702A9E8" w14:textId="77777777" w:rsidR="00972FB1" w:rsidRPr="00972FB1" w:rsidRDefault="00972FB1" w:rsidP="00972FB1">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00972FB1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>III. Viela 3: Nivaldo Gomes da Silva;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C3D1D1F" w14:textId="77777777" w:rsidR="00972FB1" w:rsidRPr="00972FB1" w:rsidRDefault="00972FB1" w:rsidP="00972FB1">
       <w:pPr>
         <w:jc w:val="both"/>
@@ -2287,108 +2507,162 @@
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Memorial Descritivo e a Certidão Negativa de Denominação Oficial</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> anexos,</w:t>
       </w:r>
       <w:r w:rsidRPr="00972FB1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> com os seguintes nomes:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63F31893" w14:textId="77777777" w:rsidR="00972FB1" w:rsidRPr="00972FB1" w:rsidRDefault="00972FB1" w:rsidP="00972FB1">
-[...56 lines deleted...]
-        <w:t>III. Rua 3: José Rogério Araújo dos Santos.</w:t>
+    <w:p w14:paraId="63F31893" w14:textId="7222A4D4" w:rsidR="00972FB1" w:rsidRPr="00972FB1" w:rsidRDefault="00972FB1" w:rsidP="00972FB1">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00972FB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I. Rua 1: </w:t>
+      </w:r>
+      <w:r w:rsidR="00753FDC" w:rsidRPr="00753FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Roque Rodrigues de Oliveira</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00972FB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0002B50B" w14:textId="233120F4" w:rsidR="00972FB1" w:rsidRPr="00972FB1" w:rsidRDefault="00972FB1" w:rsidP="00972FB1">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00972FB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">II. Rua 2: </w:t>
+      </w:r>
+      <w:r w:rsidR="00753FDC" w:rsidRPr="00753FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Francisca Soares de Oliveira</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00972FB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02E82138" w14:textId="35EB8284" w:rsidR="00972FB1" w:rsidRPr="00972FB1" w:rsidRDefault="00972FB1" w:rsidP="00972FB1">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00972FB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">III. Rua 3: </w:t>
+      </w:r>
+      <w:r w:rsidR="00753FDC" w:rsidRPr="00753FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Vitalina Godoy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00972FB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C1C0166" w14:textId="77777777" w:rsidR="00972FB1" w:rsidRDefault="00972FB1" w:rsidP="00972FB1">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4F509F80" w14:textId="77777777" w:rsidR="00972FB1" w:rsidRPr="00972FB1" w:rsidRDefault="00972FB1" w:rsidP="00972FB1">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00972FB1">
         <w:rPr>
@@ -2932,61 +3206,61 @@
     <w:p w14:paraId="0BAB65CE" w14:textId="77777777" w:rsidR="008C45BE" w:rsidRPr="00972FB1" w:rsidRDefault="008C45BE" w:rsidP="008C45BE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="008C45BE" w:rsidRPr="00972FB1" w:rsidSect="006B536A">
       <w:headerReference w:type="even" r:id="rId8"/>
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:headerReference w:type="first" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2552" w:right="851" w:bottom="2269" w:left="1701" w:header="2835" w:footer="1134" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="42A6E0B3" w14:textId="77777777" w:rsidR="004E4CEE" w:rsidRDefault="004E4CEE">
+    <w:p w14:paraId="61FA2CD7" w14:textId="77777777" w:rsidR="00E45661" w:rsidRDefault="00E45661">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="03887DB4" w14:textId="77777777" w:rsidR="004E4CEE" w:rsidRDefault="004E4CEE">
+    <w:p w14:paraId="1FDF0480" w14:textId="77777777" w:rsidR="00E45661" w:rsidRDefault="00E45661">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -2997,61 +3271,61 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1830913A" w14:textId="77777777" w:rsidR="004E4CEE" w:rsidRDefault="004E4CEE">
+    <w:p w14:paraId="0317784F" w14:textId="77777777" w:rsidR="00E45661" w:rsidRDefault="00E45661">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="26C89B37" w14:textId="77777777" w:rsidR="004E4CEE" w:rsidRDefault="004E4CEE">
+    <w:p w14:paraId="5FF2105B" w14:textId="77777777" w:rsidR="00E45661" w:rsidRDefault="00E45661">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2DD2A3E5" w14:textId="77777777" w:rsidR="004B11B6" w:rsidRDefault="00000000">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="7812E485">
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
@@ -3622,51 +3896,52 @@
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1744983091">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="490298042">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1715301934">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="302203479">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1041398297">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="125"/>
+  <w:zoom w:val="bestFit" w:percent="225"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="3075"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1,3"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
@@ -3718,50 +3993,51 @@
     <w:rsid w:val="00426C62"/>
     <w:rsid w:val="00430659"/>
     <w:rsid w:val="0046551D"/>
     <w:rsid w:val="004B11B6"/>
     <w:rsid w:val="004D1AB8"/>
     <w:rsid w:val="004E4CEE"/>
     <w:rsid w:val="004F5BDD"/>
     <w:rsid w:val="0055570B"/>
     <w:rsid w:val="005639AB"/>
     <w:rsid w:val="0058508C"/>
     <w:rsid w:val="00585C0C"/>
     <w:rsid w:val="005959C7"/>
     <w:rsid w:val="00597755"/>
     <w:rsid w:val="005979F0"/>
     <w:rsid w:val="005A7704"/>
     <w:rsid w:val="005F4268"/>
     <w:rsid w:val="00616E90"/>
     <w:rsid w:val="00672462"/>
     <w:rsid w:val="006B536A"/>
     <w:rsid w:val="006D314B"/>
     <w:rsid w:val="006F0BA0"/>
     <w:rsid w:val="007000C2"/>
     <w:rsid w:val="00722F88"/>
     <w:rsid w:val="007320E9"/>
     <w:rsid w:val="00740B7D"/>
+    <w:rsid w:val="00753FDC"/>
     <w:rsid w:val="007F1EDF"/>
     <w:rsid w:val="007F6A97"/>
     <w:rsid w:val="00853FBD"/>
     <w:rsid w:val="00870521"/>
     <w:rsid w:val="008C45BE"/>
     <w:rsid w:val="008E3BAE"/>
     <w:rsid w:val="008F57E6"/>
     <w:rsid w:val="009141A5"/>
     <w:rsid w:val="00915907"/>
     <w:rsid w:val="00917FC1"/>
     <w:rsid w:val="00925314"/>
     <w:rsid w:val="00934DC4"/>
     <w:rsid w:val="00947237"/>
     <w:rsid w:val="009522A9"/>
     <w:rsid w:val="00972FB1"/>
     <w:rsid w:val="00984FAB"/>
     <w:rsid w:val="00992C9B"/>
     <w:rsid w:val="009C74C2"/>
     <w:rsid w:val="009D1081"/>
     <w:rsid w:val="009D345A"/>
     <w:rsid w:val="009D7BA9"/>
     <w:rsid w:val="009F009E"/>
     <w:rsid w:val="009F1BB0"/>
     <w:rsid w:val="00A16975"/>
     <w:rsid w:val="00A34767"/>
@@ -3783,55 +4059,57 @@
     <w:rsid w:val="00BE3FAD"/>
     <w:rsid w:val="00BE4077"/>
     <w:rsid w:val="00C020B1"/>
     <w:rsid w:val="00C02678"/>
     <w:rsid w:val="00C25F0D"/>
     <w:rsid w:val="00C375EE"/>
     <w:rsid w:val="00C440E9"/>
     <w:rsid w:val="00C62D92"/>
     <w:rsid w:val="00C84443"/>
     <w:rsid w:val="00CA21E1"/>
     <w:rsid w:val="00CB021B"/>
     <w:rsid w:val="00CC7805"/>
     <w:rsid w:val="00CF2272"/>
     <w:rsid w:val="00D162DE"/>
     <w:rsid w:val="00D26633"/>
     <w:rsid w:val="00D27B35"/>
     <w:rsid w:val="00D722FF"/>
     <w:rsid w:val="00D97AD9"/>
     <w:rsid w:val="00DA59C3"/>
     <w:rsid w:val="00DD3F1D"/>
     <w:rsid w:val="00DD4208"/>
     <w:rsid w:val="00E22A39"/>
     <w:rsid w:val="00E2751F"/>
     <w:rsid w:val="00E335E0"/>
     <w:rsid w:val="00E44D9F"/>
+    <w:rsid w:val="00E45661"/>
     <w:rsid w:val="00E7394E"/>
     <w:rsid w:val="00E86C3D"/>
     <w:rsid w:val="00EA17A5"/>
     <w:rsid w:val="00EB339F"/>
     <w:rsid w:val="00ED0317"/>
+    <w:rsid w:val="00ED71AB"/>
     <w:rsid w:val="00F261CF"/>
     <w:rsid w:val="00F31551"/>
     <w:rsid w:val="00F60190"/>
     <w:rsid w:val="00F71511"/>
     <w:rsid w:val="00F71783"/>
     <w:rsid w:val="00F76529"/>
     <w:rsid w:val="00F82912"/>
     <w:rsid w:val="00F84E5A"/>
     <w:rsid w:val="00F90B0A"/>
     <w:rsid w:val="00F97098"/>
     <w:rsid w:val="00FA7B9D"/>
     <w:rsid w:val="00FB19B0"/>
     <w:rsid w:val="00FC3399"/>
     <w:rsid w:val="00FD0B24"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
@@ -4840,67 +5118,67 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0CB935CF-87A0-44EF-A095-D501417D141B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>1078</Words>
-  <Characters>5822</Characters>
+  <Words>1077</Words>
+  <Characters>5816</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>48</Lines>
   <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6887</CharactersWithSpaces>
+  <CharactersWithSpaces>6880</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>Endrew Rodrigues</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>