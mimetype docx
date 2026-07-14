--- v0 (2026-04-20)
+++ v1 (2026-07-14)
@@ -2661,99 +2661,90 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="766CA34E" w14:textId="77777777" w:rsidR="00677620" w:rsidRDefault="00677620" w:rsidP="00677620">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00677620">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>SEÇÃO V</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65A18F11" w14:textId="04D83B6E" w:rsidR="00CC66BD" w:rsidRPr="00677620" w:rsidRDefault="00677620" w:rsidP="00677620">
+    <w:p w14:paraId="1FD995E2" w14:textId="5B1FA2D6" w:rsidR="00677620" w:rsidRPr="00273DA9" w:rsidRDefault="00677620" w:rsidP="00273DA9">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00677620">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>DAS INFORMAÇÕES PESSOAIS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FD995E2" w14:textId="77777777" w:rsidR="00677620" w:rsidRPr="00CC66BD" w:rsidRDefault="00677620" w:rsidP="00CC66BD">
-[...8 lines deleted...]
-    </w:p>
     <w:p w14:paraId="6800EBF5" w14:textId="25DDD103" w:rsidR="00CC66BD" w:rsidRPr="00CC66BD" w:rsidRDefault="00CC66BD" w:rsidP="00CC66BD">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00677620">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Art. 18</w:t>
       </w:r>
       <w:r w:rsidRPr="00CC66BD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> O tratamento das informações pessoais deve ser feito de forma</w:t>
       </w:r>
       <w:r w:rsidR="00677620">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CC66BD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>transparente e com respeito à intimidade, vida privada, honra e imagem das</w:t>
@@ -3240,50 +3231,51 @@
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7095F3FC" w14:textId="77777777" w:rsidR="00633EA3" w:rsidRPr="00633EA3" w:rsidRDefault="00633EA3" w:rsidP="00B075C8">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00633EA3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>CAPÍTULO III</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43BDF82B" w14:textId="77777777" w:rsidR="00633EA3" w:rsidRPr="00633EA3" w:rsidRDefault="00633EA3" w:rsidP="00B075C8">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00633EA3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>DOS INSTRUMENTOS DE GESTÃO DOCUMENTAL</w:t>
       </w:r>
     </w:p>
@@ -3730,2420 +3722,2420 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>V - Série documental.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E01AF02" w14:textId="1EF3AEB0" w:rsidR="00677620" w:rsidRPr="00DC03AE" w:rsidRDefault="00677620" w:rsidP="00677620">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00677620">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t xml:space="preserve">Art. 24 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC03AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>O órgão produtor é a instituição ou entidade juridicamente constituída e</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC03AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC03AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>organizada responsável pela execução de funções do Legislativo municipal.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DFC44EA" w14:textId="4BD05A58" w:rsidR="00677620" w:rsidRPr="00DC03AE" w:rsidRDefault="00677620" w:rsidP="00677620">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00677620">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Art. 24 </w:t>
+        <w:t xml:space="preserve">Art. 25 </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC03AE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>O órgão produtor é a instituição ou entidade juridicamente constituída e</w:t>
+        <w:t>Considera-se função o conjunto de atividades que o Estado exerce para</w:t>
       </w:r>
       <w:r w:rsidR="00DC03AE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC03AE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>organizada responsável pela execução de funções do Legislativo municipal.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="2DFC44EA" w14:textId="4BD05A58" w:rsidR="00677620" w:rsidRPr="00DC03AE" w:rsidRDefault="00677620" w:rsidP="00677620">
+        <w:t>a consecução de seus objetivos, que pode ser identificada como:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41EC8CDD" w14:textId="77777777" w:rsidR="00677620" w:rsidRPr="00DC03AE" w:rsidRDefault="00677620" w:rsidP="00677620">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC03AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>I - Direta ou essencial, quando corresponde às razões pelas quais foram criados</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AE4DB8B" w14:textId="77777777" w:rsidR="00677620" w:rsidRPr="00DC03AE" w:rsidRDefault="00677620" w:rsidP="00677620">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC03AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>os diferentes órgãos, entidades ou empresas, caracterizando as áreas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28C7347F" w14:textId="77777777" w:rsidR="00677620" w:rsidRPr="00DC03AE" w:rsidRDefault="00677620" w:rsidP="00677620">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC03AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>específicas nas quais atuam;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F41644D" w14:textId="77777777" w:rsidR="00677620" w:rsidRPr="00DC03AE" w:rsidRDefault="00677620" w:rsidP="00677620">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC03AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>II - Indireta ou auxiliar, quando é a que possibilita a infraestrutura administrativa</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AB1A66D" w14:textId="77777777" w:rsidR="00677620" w:rsidRPr="00DC03AE" w:rsidRDefault="00677620" w:rsidP="00677620">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC03AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>necessária ao desempenho concreto e eficaz de função essencial.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0472788E" w14:textId="36ED2C79" w:rsidR="00677620" w:rsidRPr="00DC03AE" w:rsidRDefault="00677620" w:rsidP="00677620">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC03AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Parágrafo único</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC03AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. As funções indiretas ou auxiliares </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF5C9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">da </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC03AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Câmara Municipal de</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC03AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC03AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Itapevi são:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3687A3B2" w14:textId="77777777" w:rsidR="00677620" w:rsidRPr="00DC03AE" w:rsidRDefault="00677620" w:rsidP="00677620">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC03AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>I - Organização administrativa;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C9FC1C7" w14:textId="77777777" w:rsidR="00677620" w:rsidRPr="00DC03AE" w:rsidRDefault="00677620" w:rsidP="00677620">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC03AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>II - Comunicação institucional;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67D9A829" w14:textId="77777777" w:rsidR="00677620" w:rsidRPr="00DC03AE" w:rsidRDefault="00677620" w:rsidP="00677620">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC03AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>III - Gestão de recursos humanos;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="241527EE" w14:textId="77777777" w:rsidR="00677620" w:rsidRPr="00DC03AE" w:rsidRDefault="00677620" w:rsidP="00677620">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC03AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>IV - Gestão de bens materiais e patrimoniais;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AA992AD" w14:textId="77777777" w:rsidR="00677620" w:rsidRPr="00DC03AE" w:rsidRDefault="00677620" w:rsidP="00677620">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC03AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>V - Gestão orçamentária e financeira;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="366CE00C" w14:textId="77777777" w:rsidR="00677620" w:rsidRPr="00DC03AE" w:rsidRDefault="00677620" w:rsidP="00677620">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC03AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>VI - Gestão de documentos e informações; e</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09DC071A" w14:textId="77777777" w:rsidR="00677620" w:rsidRPr="00DC03AE" w:rsidRDefault="00677620" w:rsidP="00677620">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC03AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>VII - Gestão de atividades complementares.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E83089B" w14:textId="2C6A69FB" w:rsidR="00677620" w:rsidRPr="00DC03AE" w:rsidRDefault="00677620" w:rsidP="00677620">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00677620">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Art. 25 </w:t>
+        <w:t xml:space="preserve">Art. 26 </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC03AE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Considera-se função o conjunto de atividades que o Estado exerce para</w:t>
+        <w:t>Considera-se subfunção o agrupamento de atividades afins,</w:t>
       </w:r>
       <w:r w:rsidR="00DC03AE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC03AE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>a consecução de seus objetivos, que pode ser identificada como:</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t>correspondendo cada subfunção a uma modalidade da respectiva função.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2ADDFBC4" w14:textId="3EA5D4CB" w:rsidR="00677620" w:rsidRPr="00DC03AE" w:rsidRDefault="00677620" w:rsidP="00677620">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00677620">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Art. 27 </w:t>
+      </w:r>
       <w:r w:rsidRPr="00DC03AE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>I - Direta ou essencial, quando corresponde às razões pelas quais foram criados</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t>Considera-se como atividade a ação, o encargo ou o serviço decorrente</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC03AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00DC03AE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>os diferentes órgãos, entidades ou empresas, caracterizando as áreas</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="28C7347F" w14:textId="77777777" w:rsidR="00677620" w:rsidRPr="00DC03AE" w:rsidRDefault="00677620" w:rsidP="00677620">
+        <w:t>do exercício de uma função, que pode ser identificada como:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FBB7813" w14:textId="7399A72C" w:rsidR="00677620" w:rsidRPr="00DC03AE" w:rsidRDefault="00677620" w:rsidP="00677620">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC03AE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>específicas nas quais atuam;</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t>I - Atividade-meio, quando se refere a ação, encargo ou serviço que um órgão</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC03AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00DC03AE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>II - Indireta ou auxiliar, quando é a que possibilita a infraestrutura administrativa</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t>leva a efeito para auxiliar e viabilizar o desempenho de suas atribuições</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC03AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00DC03AE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>necessária ao desempenho concreto e eficaz de função essencial.</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t>específicas e que resulta na produção e acumulação de documentos de caráter</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC03AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00DC03AE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-[...5 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>instrumental e acessório;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05D4556D" w14:textId="3D875495" w:rsidR="00677620" w:rsidRPr="00DC03AE" w:rsidRDefault="00677620" w:rsidP="00677620">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00DC03AE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">. As funções indiretas ou auxiliares </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">da </w:t>
+        <w:t>II - Atividade-fim, quando se refere a ação, encargo ou serviço que um órgão</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC03AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC03AE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Câmara Municipal de</w:t>
+        <w:t>leva a efeito para o efetivo desempenho de suas atribuições específicas e que</w:t>
       </w:r>
       <w:r w:rsidR="00DC03AE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC03AE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Itapevi são:</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t>resulta na produção e acumulação de documentos de caráter substantivo e</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC03AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00DC03AE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>I - Organização administrativa;</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="0C9FC1C7" w14:textId="77777777" w:rsidR="00677620" w:rsidRPr="00DC03AE" w:rsidRDefault="00677620" w:rsidP="00677620">
+        <w:t>essencial para o seu funcionamento.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1640EF54" w14:textId="5F3F35BA" w:rsidR="00633EA3" w:rsidRDefault="00633EA3" w:rsidP="00DC03AE">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00633EA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Art. 28 </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC03AE" w:rsidRPr="00DC03AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>A Tabela de Temporalidade de Documentos é o instrumento resultante</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC03AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC03AE" w:rsidRPr="00DC03AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>da avaliação documental, que define prazos de guarda e a destinação de cada</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC03AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC03AE" w:rsidRPr="00DC03AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>série documental.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22B8C4B9" w14:textId="5BFA05B5" w:rsidR="00DC03AE" w:rsidRPr="00DC03AE" w:rsidRDefault="00DC03AE" w:rsidP="00DC03AE">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC03AE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...13 lines deleted...]
-      </w:pPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Parágrafo único. </w:t>
+      </w:r>
       <w:r w:rsidRPr="00DC03AE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>III - Gestão de recursos humanos;</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t>Entende-se por avaliação documental o processo de análise</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00DC03AE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>IV - Gestão de bens materiais e patrimoniais;</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t>que permite a identificação dos valores dos documentos, para fins da definição</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00DC03AE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>V - Gestão orçamentária e financeira;</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="366CE00C" w14:textId="77777777" w:rsidR="00677620" w:rsidRPr="00DC03AE" w:rsidRDefault="00677620" w:rsidP="00677620">
+        <w:t>de seus prazos de guarda e de sua destinação.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DB15990" w14:textId="6C7EEA93" w:rsidR="00DC03AE" w:rsidRPr="00DC03AE" w:rsidRDefault="00DC03AE" w:rsidP="00DC03AE">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC03AE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...13 lines deleted...]
-      </w:pPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Art. 29</w:t>
+      </w:r>
       <w:r w:rsidRPr="00DC03AE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>VII - Gestão de atividades complementares.</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">Art. 26 </w:t>
+        <w:t xml:space="preserve"> A Tabela de Temporalidade de Documentos das atividades-meio e</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC03AE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Considera-se subfunção o agrupamento de atividades afins,</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00DC03AE">
+        <w:t>das atividades-fim deverá indicar órgão produtor, as séries documentais, os</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC03AE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>correspondendo cada subfunção a uma modalidade da respectiva função.</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">Art. 27 </w:t>
+        <w:t>prazos de guarda e a destinação dos documentos, bem como sua</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC03AE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Considera-se como atividade a ação, o encargo ou o serviço decorrente</w:t>
-[...8 lines deleted...]
-      </w:r>
+        <w:t>fundamentação jurídica ou administrativa, quando houver.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48FEFF4A" w14:textId="08B07DFB" w:rsidR="00DC03AE" w:rsidRPr="004B55A2" w:rsidRDefault="00DC03AE" w:rsidP="00DC03AE">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00DC03AE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="3FBB7813" w14:textId="7399A72C" w:rsidR="00677620" w:rsidRPr="00DC03AE" w:rsidRDefault="00677620" w:rsidP="00677620">
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">§ 1º </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B55A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Entende-se por destinação a decisão decorrente da avaliação documental,</w:t>
+      </w:r>
+      <w:r w:rsidR="004B55A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B55A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>que determina o seu encaminhamento.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A376AF6" w14:textId="2B376952" w:rsidR="00DC03AE" w:rsidRPr="004B55A2" w:rsidRDefault="00DC03AE" w:rsidP="00DC03AE">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC03AE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...11 lines deleted...]
-      </w:r>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">§ 2º </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B55A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Será destinado para eliminação, após o cumprimento dos respectivos</w:t>
+      </w:r>
+      <w:r w:rsidR="004B55A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B55A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>prazos de guarda, o documento que não apresentar valor que justifique sua</w:t>
+      </w:r>
+      <w:r w:rsidR="004B55A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B55A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>guarda permanente.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BA4136C" w14:textId="5BA4A3FD" w:rsidR="00DC03AE" w:rsidRPr="00DC03AE" w:rsidRDefault="00DC03AE" w:rsidP="00DC03AE">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00DC03AE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...11 lines deleted...]
-      </w:r>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">§ 3º </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B55A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Será destinado para guarda permanente o documento que for considerado</w:t>
+      </w:r>
+      <w:r w:rsidR="004B55A2" w:rsidRPr="004B55A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B55A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>de valor histórico, probatório e informativo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0960FCD5" w14:textId="24079F56" w:rsidR="00DC03AE" w:rsidRPr="00DC03AE" w:rsidRDefault="00DC03AE" w:rsidP="00DC03AE">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00DC03AE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...11 lines deleted...]
-      </w:r>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">§ 4º </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B55A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Os prazos mencionados na Tabela de Temporalidade de Documentos</w:t>
+      </w:r>
+      <w:r w:rsidR="004B55A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B55A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>devem ser contados a partir da data da produção dos documentos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18EA7215" w14:textId="15487B76" w:rsidR="00DC03AE" w:rsidRPr="004B55A2" w:rsidRDefault="00DC03AE" w:rsidP="00DC03AE">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00DC03AE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="05D4556D" w14:textId="3D875495" w:rsidR="00677620" w:rsidRPr="00DC03AE" w:rsidRDefault="00677620" w:rsidP="00677620">
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">§ 5º </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B55A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>O ciclo vital dos documentos consiste nas etapas que vão desde sua criação</w:t>
+      </w:r>
+      <w:r w:rsidR="004B55A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B55A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ou recebimento, sua utilização, sua guarda até a sua destinação final, que pode</w:t>
+      </w:r>
+      <w:r w:rsidR="004B55A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B55A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ser a eliminação ou a guarda permanente.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EDE8D9F" w14:textId="755BAF28" w:rsidR="00DC03AE" w:rsidRPr="004B55A2" w:rsidRDefault="00DC03AE" w:rsidP="00DC03AE">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC03AE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Art. 30 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B55A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Os documentos públicos serão identificados como correntes,</w:t>
+      </w:r>
+      <w:r w:rsidR="004B55A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B55A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>intermediários e permanentes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57D7D50F" w14:textId="243701BE" w:rsidR="00DC03AE" w:rsidRPr="004B55A2" w:rsidRDefault="00DC03AE" w:rsidP="00DC03AE">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC03AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Art. 31 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B55A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Poderão ser produzidos outros instrumentos de gestão documental de</w:t>
+      </w:r>
+      <w:r w:rsidR="004B55A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B55A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>acordo com o trabalho de análise e avaliação do acervo da Câmara Municipal de</w:t>
+      </w:r>
+      <w:r w:rsidR="004B55A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B55A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Itapevi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="051EDD4A" w14:textId="5F86E54D" w:rsidR="00DC03AE" w:rsidRPr="004B55A2" w:rsidRDefault="00DC03AE" w:rsidP="00DC03AE">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC03AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Art. 32 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B55A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Uma vez que estejam aprovados, os instrumentos gestão documental</w:t>
+      </w:r>
+      <w:r w:rsidR="004B55A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B55A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>serão publicados para consulta no portal da Câmara Municipal de Itapevi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="247456C1" w14:textId="77777777" w:rsidR="00DC03AE" w:rsidRPr="00633EA3" w:rsidRDefault="00DC03AE" w:rsidP="00DC03AE">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="542A3199" w14:textId="77777777" w:rsidR="00633EA3" w:rsidRPr="00633EA3" w:rsidRDefault="00633EA3" w:rsidP="00B075C8">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00633EA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>CAPÍTULO IV</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71BD8A61" w14:textId="77777777" w:rsidR="00633EA3" w:rsidRPr="00633EA3" w:rsidRDefault="00633EA3" w:rsidP="00B075C8">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00633EA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>DA ELIMINAÇÃO DE DOCUMENTOS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F72963D" w14:textId="77777777" w:rsidR="00633EA3" w:rsidRPr="00633EA3" w:rsidRDefault="00633EA3" w:rsidP="00633EA3">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39FA6453" w14:textId="30297AF0" w:rsidR="00633EA3" w:rsidRDefault="00633EA3" w:rsidP="004B55A2">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00633EA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Art. 33 </w:t>
+      </w:r>
+      <w:r w:rsidR="004B55A2" w:rsidRPr="004B55A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>A eliminação de documentos é decorrente do trabalho de avaliação</w:t>
+      </w:r>
+      <w:r w:rsidR="004B55A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004B55A2" w:rsidRPr="004B55A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>documental conduzido pelo Setor de Arquivo e deverá ser executada de acordo</w:t>
+      </w:r>
+      <w:r w:rsidR="004B55A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004B55A2" w:rsidRPr="004B55A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>com os procedimentos estabelecidos nesta resolução.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F7C2AD5" w14:textId="5B05B555" w:rsidR="004B55A2" w:rsidRPr="004B55A2" w:rsidRDefault="004B55A2" w:rsidP="004B55A2">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B55A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Art. 34</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B55A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> O registro dos documentos a serem eliminados deverá ser efetuado por</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B55A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>meio de “Relação de Eliminação de Documentos”, conforme modelo constante</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B55A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>do ANEXO I, que faz parte integrante desta resolução.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55E7868A" w14:textId="3B3657E7" w:rsidR="00633EA3" w:rsidRPr="00B075C8" w:rsidRDefault="00633EA3" w:rsidP="00F848AA">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00633EA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Art. 35 </w:t>
+      </w:r>
+      <w:r w:rsidR="00F848AA" w:rsidRPr="00F848AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>A eliminação de documentos públicos somente será realizada mediante</w:t>
+      </w:r>
+      <w:r w:rsidR="00F848AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F848AA" w:rsidRPr="00F848AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>autorização do Setor de Arquivo, na sua específica esfera de competência,</w:t>
+      </w:r>
+      <w:r w:rsidR="00F848AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F848AA" w:rsidRPr="00F848AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>conforme normas legais pertinentes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04DA1C99" w14:textId="1016DF87" w:rsidR="00F848AA" w:rsidRPr="00F848AA" w:rsidRDefault="00F848AA" w:rsidP="00F848AA">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F848AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Art. 36 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F848AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>O Setor de Arquivo, em decorrência da aplicação das Tabelas de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F848AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Temporalidade de Documentos, fará publicar no Diário Oficial do Legislativo os</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F848AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“Editais de Ciência de Eliminação de Documentos”, conforme modelo constante</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F848AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>do ANEXO II, que faz parte integrante desta resolução.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C3CEFC6" w14:textId="370CF391" w:rsidR="00F848AA" w:rsidRPr="00F848AA" w:rsidRDefault="00F848AA" w:rsidP="00F848AA">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F848AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">§ 1º </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F848AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>O “Edital de Ciência de Eliminação de Documentos” tem por objetivo dar</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F848AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>publicidade ao ato de eliminação de documentos, devendo conter informações</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F848AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>sobre os documentos a serem eliminados e sobre o órgão por eles responsável.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="228C997C" w14:textId="29334119" w:rsidR="00F848AA" w:rsidRPr="00F848AA" w:rsidRDefault="00F848AA" w:rsidP="00F848AA">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F848AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">§ 2º </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F848AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>O “Edital de Ciência de Eliminação de Documentos” deverá consignar um</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F848AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>prazo de 30 (trinta) dias para possíveis manifestações ou, quando for o caso,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F848AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>possibilitar às partes interessadas requererem o desentranhamento de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F848AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>documentos ou cópias de peças de processos ou expedientes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="745E80EE" w14:textId="64DC85E2" w:rsidR="00F848AA" w:rsidRPr="00F848AA" w:rsidRDefault="00F848AA" w:rsidP="00F848AA">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F848AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Art. 37 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F848AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>O registro das informações relativas à execução da eliminação deverá ser efetuado por meio do “Termo de Eliminação de Documentos”, preenchido conforme modelo constante do ANEXO III, que faz parte integrante desta resolução.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CDBC852" w14:textId="3A30642E" w:rsidR="00F848AA" w:rsidRPr="00F848AA" w:rsidRDefault="00F848AA" w:rsidP="00F848AA">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F848AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Parágrafo único. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F848AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Uma cópia de cada “Termo de Eliminação de Documentos”</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F848AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>será encaminhada ao Arquivo do Estado de São Paulo para a consolidação de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F848AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>dados e a realização de estudos técnicos na área de gestão de documentos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FD386A0" w14:textId="633DD4F3" w:rsidR="00F848AA" w:rsidRPr="00F848AA" w:rsidRDefault="00F848AA" w:rsidP="00F848AA">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F848AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Art. 38 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F848AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Dos documentos destinados à eliminação serão selecionadas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F848AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>amostragens para guarda permanente.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BDCACE3" w14:textId="191610F2" w:rsidR="00F848AA" w:rsidRPr="00F848AA" w:rsidRDefault="00F848AA" w:rsidP="00F848AA">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F848AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>II - Atividade-fim, quando se refere a ação, encargo ou serviço que um órgão</w:t>
-[...54 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t xml:space="preserve">Parágrafo único. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F848AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Considera-se amostragem documental o fragmento</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F848AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>representativo de um conjunto de documentos destinado à eliminação,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F848AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>selecionado por meio de critérios qualitativos e quantitativos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="714D6F73" w14:textId="3DCD4AD7" w:rsidR="00F848AA" w:rsidRPr="00F848AA" w:rsidRDefault="00F848AA" w:rsidP="00F848AA">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F848AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Art. 39 A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F848AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> eliminação de documentos públicos sem valor para guarda permanente</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F848AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>será efetuada por meio da fragmentação manual ou mecânica dos suportes de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F848AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>registro das informações.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62F42D69" w14:textId="2BA80A80" w:rsidR="00F848AA" w:rsidRPr="00F848AA" w:rsidRDefault="00F848AA" w:rsidP="00F848AA">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F848AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">§ 1º </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F848AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>A eliminação de documentos públicos será efetuada de forma que a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F848AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>descaracterização dos documentos não possa ser revertida.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EFAF808" w14:textId="3033C5A0" w:rsidR="00F848AA" w:rsidRPr="00F848AA" w:rsidRDefault="00F848AA" w:rsidP="00F848AA">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F848AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">§ 2º </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F848AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Os documentos de guarda permanente não poderão ser eliminados após a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F848AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>microfilmagem, digitalização ou qualquer outra forma de reprodução, devendo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F848AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ser preservados de acordo com o disposto na legislação vigente.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D0A5931" w14:textId="77777777" w:rsidR="00F848AA" w:rsidRPr="00F848AA" w:rsidRDefault="00F848AA" w:rsidP="00F848AA">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F848AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">§ 3º </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F848AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Os documentos de valor permanente são inalienáveis e imprescritíveis.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="110CAA9C" w14:textId="77777777" w:rsidR="00F848AA" w:rsidRPr="00F848AA" w:rsidRDefault="00F848AA" w:rsidP="00F848AA">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F848AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Art. 40 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F848AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ficará sujeito à responsabilidade penal, civil e administrativa, na forma</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DF9D540" w14:textId="77777777" w:rsidR="00F848AA" w:rsidRPr="00F848AA" w:rsidRDefault="00F848AA" w:rsidP="00F848AA">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F848AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>da legislação em vigor, aquele que destruir, inutilizar ou deteriorar documentos</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4ABEA787" w14:textId="6476C307" w:rsidR="00633EA3" w:rsidRPr="00F848AA" w:rsidRDefault="00F848AA" w:rsidP="00F848AA">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F848AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>públicos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D1A57EA" w14:textId="77777777" w:rsidR="00F848AA" w:rsidRPr="00633EA3" w:rsidRDefault="00F848AA" w:rsidP="00F848AA">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F2DB219" w14:textId="77777777" w:rsidR="00633EA3" w:rsidRPr="00633EA3" w:rsidRDefault="00633EA3" w:rsidP="00B075C8">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00633EA3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Art. 28 </w:t>
-[...67 lines deleted...]
-        <w:t>Entende-se por avaliação documental o processo de análise</w:t>
+        <w:t>CAPÍTULO V</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67162A91" w14:textId="77777777" w:rsidR="00633EA3" w:rsidRPr="00633EA3" w:rsidRDefault="00633EA3" w:rsidP="00B075C8">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00633EA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>DA COMISSÃO PERMANENTE DE AVALIAÇÃO DE DOCUMENTOS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="586BF370" w14:textId="77777777" w:rsidR="00633EA3" w:rsidRPr="00633EA3" w:rsidRDefault="00633EA3" w:rsidP="00633EA3">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="766397EC" w14:textId="70474D39" w:rsidR="00F848AA" w:rsidRPr="00F848AA" w:rsidRDefault="00633EA3" w:rsidP="00F848AA">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00633EA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Art. 41 </w:t>
+      </w:r>
+      <w:r w:rsidR="00F848AA" w:rsidRPr="00F848AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>A Comissão Permanente de Avaliação de documentos tem como</w:t>
+      </w:r>
+      <w:r w:rsidR="00F848AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F848AA" w:rsidRPr="00F848AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>objetivos:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C852936" w14:textId="5F54016E" w:rsidR="00F848AA" w:rsidRPr="00F848AA" w:rsidRDefault="00F848AA" w:rsidP="00F848AA">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F848AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>I - Realizar o processo de análise das listas de documentos encaminhadas pelo</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DC03AE">
-[...5 lines deleted...]
-        <w:t>que permite a identificação dos valores dos documentos, para fins da definição</w:t>
+      <w:r w:rsidRPr="00F848AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Setor de Arquivo para eliminação ou guarda permanente;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2289D0B5" w14:textId="17ED4CAB" w:rsidR="00F848AA" w:rsidRDefault="00F848AA" w:rsidP="00F848AA">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F848AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>II – Atuar como instância consultiva, sempre que provocada, sobre os recursos</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DC03AE">
-[...33 lines deleted...]
-        <w:t xml:space="preserve"> A Tabela de Temporalidade de Documentos das atividades-meio e</w:t>
+      <w:r w:rsidRPr="00F848AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>interpostos relativos às solicitações de acesso a informação não atendidas ou</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DC03AE">
-[...462 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00F848AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>indeferidas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4687184F" w14:textId="111E7EFE" w:rsidR="00633EA3" w:rsidRPr="00B075C8" w:rsidRDefault="00633EA3" w:rsidP="00F848AA">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00633EA3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>CAPÍTULO IV</w:t>
-[...4 lines deleted...]
-        <w:jc w:val="center"/>
+        <w:t xml:space="preserve">Art. 42 </w:t>
+      </w:r>
+      <w:r w:rsidR="00F848AA" w:rsidRPr="00F848AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>A Comissão Permanente de Avaliação de documentos será composta</w:t>
+      </w:r>
+      <w:r w:rsidR="00F848AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B075C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>por:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47BC7A72" w14:textId="77777777" w:rsidR="00633EA3" w:rsidRPr="00633EA3" w:rsidRDefault="00633EA3" w:rsidP="00633EA3">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00633EA3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>DA ELIMINAÇÃO DE DOCUMENTOS</w:t>
-[...18 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t xml:space="preserve">I – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B075C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Procurador(a);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24B248E6" w14:textId="77777777" w:rsidR="00633EA3" w:rsidRPr="00633EA3" w:rsidRDefault="00633EA3" w:rsidP="00633EA3">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00633EA3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Art. 33 </w:t>
-[...478 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Art. 38 </w:t>
-[...633 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">II – </w:t>
       </w:r>
       <w:r w:rsidRPr="00B075C8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Chefe de Seção do Protocolo;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66A35F18" w14:textId="77777777" w:rsidR="00633EA3" w:rsidRPr="00633EA3" w:rsidRDefault="00633EA3" w:rsidP="00633EA3">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00633EA3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -7386,61 +7378,61 @@
     <w:p w14:paraId="0BAB65CE" w14:textId="77777777" w:rsidR="008C45BE" w:rsidRPr="008C71BC" w:rsidRDefault="008C45BE" w:rsidP="008C45BE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="008C45BE" w:rsidRPr="008C71BC" w:rsidSect="006B536A">
       <w:headerReference w:type="even" r:id="rId8"/>
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:headerReference w:type="first" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2552" w:right="851" w:bottom="2269" w:left="1701" w:header="2835" w:footer="1134" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="649D5C93" w14:textId="77777777" w:rsidR="00D3027E" w:rsidRDefault="00D3027E">
+    <w:p w14:paraId="662E8943" w14:textId="77777777" w:rsidR="00BA2B56" w:rsidRDefault="00BA2B56">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="78332C11" w14:textId="77777777" w:rsidR="00D3027E" w:rsidRDefault="00D3027E">
+    <w:p w14:paraId="293DC998" w14:textId="77777777" w:rsidR="00BA2B56" w:rsidRDefault="00BA2B56">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -7452,61 +7444,61 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3E325B8D" w14:textId="77777777" w:rsidR="00D3027E" w:rsidRDefault="00D3027E">
+    <w:p w14:paraId="411D76F3" w14:textId="77777777" w:rsidR="00BA2B56" w:rsidRDefault="00BA2B56">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="69818F10" w14:textId="77777777" w:rsidR="00D3027E" w:rsidRDefault="00D3027E">
+    <w:p w14:paraId="383FF433" w14:textId="77777777" w:rsidR="00BA2B56" w:rsidRDefault="00BA2B56">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2DD2A3E5" w14:textId="77777777" w:rsidR="004B11B6" w:rsidRDefault="00000000">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="7812E485">
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
@@ -8077,51 +8069,51 @@
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1744983091">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="490298042">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1715301934">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="302203479">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1041398297">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="209"/>
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="3075"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1,3"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
@@ -8132,50 +8124,51 @@
     <w:rsid w:val="00004589"/>
     <w:rsid w:val="0001353D"/>
     <w:rsid w:val="00034BC5"/>
     <w:rsid w:val="000638AE"/>
     <w:rsid w:val="000642D8"/>
     <w:rsid w:val="00076E21"/>
     <w:rsid w:val="000A2F6C"/>
     <w:rsid w:val="000A7B5F"/>
     <w:rsid w:val="000E2164"/>
     <w:rsid w:val="000E51F0"/>
     <w:rsid w:val="001367E3"/>
     <w:rsid w:val="00140DBB"/>
     <w:rsid w:val="0014109B"/>
     <w:rsid w:val="001565C9"/>
     <w:rsid w:val="001605C4"/>
     <w:rsid w:val="001874C4"/>
     <w:rsid w:val="00195DF7"/>
     <w:rsid w:val="001B3EBC"/>
     <w:rsid w:val="00202527"/>
     <w:rsid w:val="00207684"/>
     <w:rsid w:val="002262F6"/>
     <w:rsid w:val="002272AF"/>
     <w:rsid w:val="0023162B"/>
     <w:rsid w:val="00243B9F"/>
     <w:rsid w:val="002501C3"/>
+    <w:rsid w:val="00273DA9"/>
     <w:rsid w:val="00281321"/>
     <w:rsid w:val="002974F9"/>
     <w:rsid w:val="002B5122"/>
     <w:rsid w:val="002E29CD"/>
     <w:rsid w:val="0030252F"/>
     <w:rsid w:val="00327497"/>
     <w:rsid w:val="003307C4"/>
     <w:rsid w:val="00333CD3"/>
     <w:rsid w:val="0036427B"/>
     <w:rsid w:val="003677FC"/>
     <w:rsid w:val="00386EEF"/>
     <w:rsid w:val="00395256"/>
     <w:rsid w:val="003A68AD"/>
     <w:rsid w:val="003C77B2"/>
     <w:rsid w:val="003D1E3C"/>
     <w:rsid w:val="003E0C06"/>
     <w:rsid w:val="00400270"/>
     <w:rsid w:val="004056EB"/>
     <w:rsid w:val="00426C62"/>
     <w:rsid w:val="00430659"/>
     <w:rsid w:val="004A73EB"/>
     <w:rsid w:val="004B11B6"/>
     <w:rsid w:val="004B55A2"/>
     <w:rsid w:val="004D1AB8"/>
     <w:rsid w:val="004F5BDD"/>
@@ -8214,50 +8207,51 @@
     <w:rsid w:val="00915907"/>
     <w:rsid w:val="00917FC1"/>
     <w:rsid w:val="00925314"/>
     <w:rsid w:val="00934DC4"/>
     <w:rsid w:val="00947237"/>
     <w:rsid w:val="009522A9"/>
     <w:rsid w:val="00984FAB"/>
     <w:rsid w:val="00992C9B"/>
     <w:rsid w:val="009C74C2"/>
     <w:rsid w:val="009D1081"/>
     <w:rsid w:val="009D345A"/>
     <w:rsid w:val="009F009E"/>
     <w:rsid w:val="009F1BB0"/>
     <w:rsid w:val="00A16975"/>
     <w:rsid w:val="00A34767"/>
     <w:rsid w:val="00A36037"/>
     <w:rsid w:val="00A42A56"/>
     <w:rsid w:val="00A430EF"/>
     <w:rsid w:val="00A5631C"/>
     <w:rsid w:val="00A86C58"/>
     <w:rsid w:val="00AE1302"/>
     <w:rsid w:val="00B075C8"/>
     <w:rsid w:val="00B31615"/>
     <w:rsid w:val="00B62BB5"/>
     <w:rsid w:val="00B91DC3"/>
+    <w:rsid w:val="00BA2B56"/>
     <w:rsid w:val="00BA410E"/>
     <w:rsid w:val="00BB799F"/>
     <w:rsid w:val="00BC229F"/>
     <w:rsid w:val="00BC69F5"/>
     <w:rsid w:val="00BD4B13"/>
     <w:rsid w:val="00BD640C"/>
     <w:rsid w:val="00BE3FAD"/>
     <w:rsid w:val="00BE4077"/>
     <w:rsid w:val="00BF5C9F"/>
     <w:rsid w:val="00C020B1"/>
     <w:rsid w:val="00C02678"/>
     <w:rsid w:val="00C25F0D"/>
     <w:rsid w:val="00C375EE"/>
     <w:rsid w:val="00C440E9"/>
     <w:rsid w:val="00C62D92"/>
     <w:rsid w:val="00C84443"/>
     <w:rsid w:val="00CA21E1"/>
     <w:rsid w:val="00CB021B"/>
     <w:rsid w:val="00CC66BD"/>
     <w:rsid w:val="00CC7805"/>
     <w:rsid w:val="00CF2272"/>
     <w:rsid w:val="00D162DE"/>
     <w:rsid w:val="00D26633"/>
     <w:rsid w:val="00D27B35"/>
     <w:rsid w:val="00D3027E"/>
@@ -8266,50 +8260,51 @@
     <w:rsid w:val="00DA59C3"/>
     <w:rsid w:val="00DC03AE"/>
     <w:rsid w:val="00DD3F1D"/>
     <w:rsid w:val="00DD4208"/>
     <w:rsid w:val="00E22A39"/>
     <w:rsid w:val="00E2751F"/>
     <w:rsid w:val="00E335E0"/>
     <w:rsid w:val="00E44D9F"/>
     <w:rsid w:val="00E7394E"/>
     <w:rsid w:val="00E86C3D"/>
     <w:rsid w:val="00EA17A5"/>
     <w:rsid w:val="00EB339F"/>
     <w:rsid w:val="00EB42F4"/>
     <w:rsid w:val="00ED0317"/>
     <w:rsid w:val="00F261CF"/>
     <w:rsid w:val="00F31551"/>
     <w:rsid w:val="00F60190"/>
     <w:rsid w:val="00F71511"/>
     <w:rsid w:val="00F71783"/>
     <w:rsid w:val="00F76529"/>
     <w:rsid w:val="00F82912"/>
     <w:rsid w:val="00F848AA"/>
     <w:rsid w:val="00F84E5A"/>
     <w:rsid w:val="00F90B0A"/>
     <w:rsid w:val="00F97098"/>
+    <w:rsid w:val="00FA44F7"/>
     <w:rsid w:val="00FB19B0"/>
     <w:rsid w:val="00FC3399"/>
     <w:rsid w:val="00FD0B24"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-BR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="3075"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
@@ -9318,66 +9313,66 @@
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0CB935CF-87A0-44EF-A095-D501417D141B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>3065</Words>
-  <Characters>16557</Characters>
+  <Characters>16556</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>137</Lines>
   <Paragraphs>39</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>19583</CharactersWithSpaces>
+  <CharactersWithSpaces>19582</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>Endrew Rodrigues</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>