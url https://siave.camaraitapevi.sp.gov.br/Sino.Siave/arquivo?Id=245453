--- v0 (2025-11-04)
+++ v1 (2026-04-19)
@@ -3,161 +3,218 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="122BAA06" w14:textId="5CA6D5D8" w:rsidR="00897AEA" w:rsidRPr="00E843C3" w:rsidRDefault="00897AEA" w:rsidP="00897AEA">
+    <w:p w14:paraId="122BAA06" w14:textId="0B7CBEA3" w:rsidR="00897AEA" w:rsidRPr="00E843C3" w:rsidRDefault="00897AEA" w:rsidP="00897AEA">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E843C3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">REQUERIMENTO DE URGÊNCIA Nº </w:t>
       </w:r>
       <w:r w:rsidR="00DC6180">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>2266</w:t>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00B24B2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>315</w:t>
       </w:r>
       <w:r w:rsidRPr="00E843C3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>/202</w:t>
       </w:r>
       <w:r w:rsidR="008252DA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="302651C4" w14:textId="77777777" w:rsidR="00897AEA" w:rsidRPr="00897AEA" w:rsidRDefault="00897AEA" w:rsidP="00897AEA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="491B9EC6" w14:textId="18DB6BA6" w:rsidR="00897AEA" w:rsidRDefault="00897AEA" w:rsidP="00DC6180">
+    <w:p w14:paraId="491B9EC6" w14:textId="184F2E06" w:rsidR="00897AEA" w:rsidRDefault="00897AEA" w:rsidP="00DC6180">
       <w:pPr>
         <w:ind w:left="3969"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00897AEA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r w:rsidR="005D2287" w:rsidRPr="005D2287">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Requer regime de urgência para discussão e votação dos Projetos de Lei Complementar, Nº 17/2025 e Nº 18/2025; Projeto de Lei Nº 532/2025; Projetos de Resolução Nº 065/2025, Nº 066/2025, Nº 068/2025 e Nº 069/2025; e Projeto Substitutivo ao Projeto de Resolução nº 053/2025</w:t>
+        <w:t xml:space="preserve">Requer regime de urgência para discussão e votação </w:t>
+      </w:r>
+      <w:r w:rsidR="00B24B2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dos Projetos de Lei Complementar nº 019, 020, 021, 022, 023, 024, 025, 026, 027 e 028/2025; </w:t>
+      </w:r>
+      <w:r w:rsidR="00B24B2E" w:rsidRPr="00B24B2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Projetos de Lei nº 155, 457, 557, 558,</w:t>
+      </w:r>
+      <w:r w:rsidR="001D0E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 562,</w:t>
+      </w:r>
+      <w:r w:rsidR="00B24B2E" w:rsidRPr="00B24B2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 564, 565, 566, 567, 568 e 569/2025</w:t>
+      </w:r>
+      <w:r w:rsidR="00B24B2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidR="00B24B2E" w:rsidRPr="00B24B2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Projetos de Decretos Legislativos nº 077, 086, 087, 122, 132,134, 135,136, 137, 138, 139, 140, 141, 142, 143, 145 e 146/2025</w:t>
       </w:r>
       <w:r w:rsidR="008252DA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidR="00ED157E" w:rsidRPr="00ED157E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21A9ECE3" w14:textId="77777777" w:rsidR="008252DA" w:rsidRPr="00897AEA" w:rsidRDefault="008252DA" w:rsidP="00ED157E">
       <w:pPr>
         <w:ind w:left="3969"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="43A6F236" w14:textId="744AF878" w:rsidR="00897AEA" w:rsidRDefault="00897AEA" w:rsidP="009122D7">
+    <w:p w14:paraId="43A6F236" w14:textId="39350846" w:rsidR="00897AEA" w:rsidRDefault="00897AEA" w:rsidP="009122D7">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00897AEA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>REQUEREMOS à Mesa, após ouvido o douto Plenário, na forma regimental vigente (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00897AEA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>arts</w:t>
@@ -229,57 +286,97 @@
       </w:r>
       <w:r w:rsidRPr="00897AEA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>), que sejam dispensadas as formalidades regimentais, a fim de q</w:t>
       </w:r>
       <w:r w:rsidR="009122D7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ue </w:t>
       </w:r>
       <w:r w:rsidR="00DC6180">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">os </w:t>
       </w:r>
-      <w:r w:rsidR="00656977" w:rsidRPr="005D2287">
-[...5 lines deleted...]
-        <w:t>Projetos de Lei Complementar, Nº 17/2025 e Nº 18/2025; Projeto de Lei Nº 532/2025; Projetos de Resolução Nº 065/2025, Nº 066/2025, Nº 068/2025 e Nº 069/2025; e Projeto Substitutivo ao Projeto de Resolução nº 053/2025</w:t>
+      <w:r w:rsidR="00B24B2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Projetos de Lei Complementar nº 019, 020, 021, 022, 023, 024, 025, 026, 027 e 028/2025; </w:t>
+      </w:r>
+      <w:r w:rsidR="00B24B2E" w:rsidRPr="00B24B2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Projetos de Lei nº 155, 457, 557, 558, </w:t>
+      </w:r>
+      <w:r w:rsidR="001D0E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">562, </w:t>
+      </w:r>
+      <w:r w:rsidR="00B24B2E" w:rsidRPr="00B24B2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>564, 565, 566, 567, 568 e 569/2025</w:t>
+      </w:r>
+      <w:r w:rsidR="00B24B2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidR="00B24B2E" w:rsidRPr="00B24B2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Projetos de Decretos Legislativos nº 077, 086, 087, 122, 132,134, 135,136, 137, 138, 139, 140, 141, 142, 143, 145 e 146/2025</w:t>
       </w:r>
       <w:r w:rsidRPr="00897AEA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, seja</w:t>
       </w:r>
       <w:r w:rsidR="00DC6180">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
       <w:r w:rsidRPr="00897AEA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> discutido</w:t>
       </w:r>
@@ -325,150 +422,158 @@
       </w:r>
       <w:r w:rsidRPr="00897AEA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> na Ordem do Dia da Sessão </w:t>
       </w:r>
       <w:r w:rsidR="008252DA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Ordinária </w:t>
       </w:r>
       <w:r w:rsidRPr="00897AEA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">do dia </w:t>
       </w:r>
-      <w:r w:rsidR="00DC6180">
-[...5 lines deleted...]
-        <w:t>04</w:t>
+      <w:r w:rsidR="00B24B2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>02</w:t>
       </w:r>
       <w:r w:rsidRPr="00897AEA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> de </w:t>
       </w:r>
-      <w:r w:rsidR="00DC6180">
-[...5 lines deleted...]
-        <w:t>novembro</w:t>
+      <w:r w:rsidR="00B24B2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>dezembro</w:t>
       </w:r>
       <w:r w:rsidRPr="00897AEA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> de 202</w:t>
       </w:r>
       <w:r w:rsidR="008252DA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="00897AEA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76A6EB1D" w14:textId="77777777" w:rsidR="00527F66" w:rsidRPr="00897AEA" w:rsidRDefault="00527F66" w:rsidP="009122D7">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7C96AE25" w14:textId="2E7750E9" w:rsidR="00897AEA" w:rsidRDefault="00897AEA" w:rsidP="00897AEA">
+    <w:p w14:paraId="7C96AE25" w14:textId="01125936" w:rsidR="00897AEA" w:rsidRDefault="00897AEA" w:rsidP="00897AEA">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00897AEA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Sala das Sessões Bemvindo Moreira Nery, </w:t>
       </w:r>
       <w:r w:rsidR="00DC6180">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>03</w:t>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="001D0E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="00897AEA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> de </w:t>
       </w:r>
-      <w:r w:rsidR="00DC6180">
-[...5 lines deleted...]
-        <w:t>novembro</w:t>
+      <w:r w:rsidR="001D0E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>dezembro</w:t>
       </w:r>
       <w:r w:rsidRPr="00897AEA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> de 202</w:t>
       </w:r>
       <w:r w:rsidR="008252DA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="00897AEA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
@@ -718,91 +823,71 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3967" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5389421B" w14:textId="77777777" w:rsidR="008252DA" w:rsidRDefault="008252DA" w:rsidP="008252DA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="64BEA6F2" w14:textId="138534A4" w:rsidR="008252DA" w:rsidRPr="008252DA" w:rsidRDefault="008252DA" w:rsidP="008252DA">
+          <w:p w14:paraId="64BEA6F2" w14:textId="73BE6017" w:rsidR="008252DA" w:rsidRPr="008252DA" w:rsidRDefault="001D0E1E" w:rsidP="008252DA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008252DA">
-[...8 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
-              <w:t>OUZA</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> MARIANO CAVANHA</w:t>
+              <w:t>YACER ISSA KOURANI</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1DBFC9BA" w14:textId="77777777" w:rsidR="008252DA" w:rsidRDefault="008252DA" w:rsidP="008252DA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008252DA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>2ª Secretária</w:t>
             </w:r>
           </w:p>
@@ -831,71 +916,71 @@
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="22692A47" w14:textId="01177F64" w:rsidR="008252DA" w:rsidRPr="008252DA" w:rsidRDefault="008252DA" w:rsidP="008252DA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008252DA" w:rsidRPr="008252DA" w14:paraId="2ABC1022" w14:textId="77777777" w:rsidTr="008252DA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4392" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="349E211C" w14:textId="77777777" w:rsidR="008252DA" w:rsidRPr="008252DA" w:rsidRDefault="008252DA" w:rsidP="008252DA">
+          <w:p w14:paraId="349E211C" w14:textId="5533A3E6" w:rsidR="008252DA" w:rsidRPr="008252DA" w:rsidRDefault="001D0E1E" w:rsidP="008252DA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008252DA">
-[...7 lines deleted...]
-              <w:t>MATEUS A. DA SILVA SANTOS</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+              <w:t>THIAGO HENRIQUE CAMPAGNARO MOITINHO</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="20D2FDB4" w14:textId="3169074A" w:rsidR="008252DA" w:rsidRPr="008252DA" w:rsidRDefault="008252DA" w:rsidP="008252DA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008252DA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>3º Secretário</w:t>
             </w:r>
           </w:p>
@@ -947,173 +1032,148 @@
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>Vereador</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1A148E87" w14:textId="77777777" w:rsidR="00ED157E" w:rsidRPr="00ED157E" w:rsidRDefault="00ED157E" w:rsidP="00ED157E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="21AC9036" w14:textId="77777777" w:rsidR="00ED157E" w:rsidRPr="00ED157E" w:rsidRDefault="00ED157E" w:rsidP="00ED157E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...23 lines deleted...]
-          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="52A25781" w14:textId="77777777" w:rsidR="00A67909" w:rsidRPr="00897AEA" w:rsidRDefault="00A67909" w:rsidP="000F51D7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00A67909" w:rsidRPr="00897AEA" w:rsidSect="00897AEA">
       <w:headerReference w:type="default" r:id="rId6"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="2836" w:right="1701" w:bottom="1417" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="04F04974" w14:textId="77777777" w:rsidR="00284F88" w:rsidRDefault="00284F88" w:rsidP="00897AEA">
+    <w:p w14:paraId="020DA8EC" w14:textId="77777777" w:rsidR="00FD3103" w:rsidRDefault="00FD3103" w:rsidP="00897AEA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2A178D10" w14:textId="77777777" w:rsidR="00284F88" w:rsidRDefault="00284F88" w:rsidP="00897AEA">
+    <w:p w14:paraId="2695CC85" w14:textId="77777777" w:rsidR="00FD3103" w:rsidRDefault="00FD3103" w:rsidP="00897AEA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="58DF2500" w14:textId="77777777" w:rsidR="00284F88" w:rsidRDefault="00284F88" w:rsidP="00897AEA">
+    <w:p w14:paraId="7DD37773" w14:textId="77777777" w:rsidR="00FD3103" w:rsidRDefault="00FD3103" w:rsidP="00897AEA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7A366D62" w14:textId="77777777" w:rsidR="00284F88" w:rsidRDefault="00284F88" w:rsidP="00897AEA">
+    <w:p w14:paraId="2412B586" w14:textId="77777777" w:rsidR="00FD3103" w:rsidRDefault="00FD3103" w:rsidP="00897AEA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="139BA565" w14:textId="77777777" w:rsidR="00897AEA" w:rsidRDefault="00000000">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="pt-BR"/>
       </w:rPr>
       <w:pict w14:anchorId="14DC2865">
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
@@ -1124,130 +1184,134 @@
             <v:f eqn="prod @2 1 2"/>
             <v:f eqn="prod @3 21600 pixelWidth"/>
             <v:f eqn="prod @3 21600 pixelHeight"/>
             <v:f eqn="sum @0 0 1"/>
             <v:f eqn="prod @6 1 2"/>
             <v:f eqn="prod @7 21600 pixelWidth"/>
             <v:f eqn="sum @8 21600 0"/>
             <v:f eqn="prod @7 21600 pixelHeight"/>
             <v:f eqn="sum @10 21600 0"/>
           </v:formulas>
           <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
           <o:lock v:ext="edit" aspectratio="t"/>
         </v:shapetype>
         <v:shape id="WordPictureWatermark438774142" o:spid="_x0000_s1025" type="#_x0000_t75" style="position:absolute;margin-left:-85.45pt;margin-top:-141.8pt;width:595.45pt;height:841.9pt;z-index:-251658752;mso-position-horizontal-relative:margin;mso-position-vertical-relative:margin" o:allowincell="f">
           <v:imagedata r:id="rId1" o:title="Timbrado"/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:val="bestFit" w:percent="183"/>
+  <w:zoom w:val="bestFit" w:percent="225"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00897AEA"/>
     <w:rsid w:val="000873FB"/>
     <w:rsid w:val="000F51D7"/>
     <w:rsid w:val="001822D5"/>
     <w:rsid w:val="00192024"/>
     <w:rsid w:val="001A20D3"/>
+    <w:rsid w:val="001D0E1E"/>
     <w:rsid w:val="001E6017"/>
     <w:rsid w:val="00235F02"/>
     <w:rsid w:val="0024429A"/>
     <w:rsid w:val="00284F88"/>
+    <w:rsid w:val="002D4947"/>
     <w:rsid w:val="002E1DBA"/>
     <w:rsid w:val="003A0258"/>
     <w:rsid w:val="00446646"/>
     <w:rsid w:val="00446858"/>
     <w:rsid w:val="005034B5"/>
     <w:rsid w:val="00527F66"/>
     <w:rsid w:val="0057089C"/>
     <w:rsid w:val="00591435"/>
     <w:rsid w:val="005B68B3"/>
     <w:rsid w:val="005D2287"/>
     <w:rsid w:val="00653244"/>
     <w:rsid w:val="00656977"/>
     <w:rsid w:val="007F12FB"/>
     <w:rsid w:val="007F7F52"/>
     <w:rsid w:val="008252DA"/>
     <w:rsid w:val="00846B80"/>
     <w:rsid w:val="00863D40"/>
     <w:rsid w:val="00866D91"/>
     <w:rsid w:val="00874A2B"/>
     <w:rsid w:val="00897AEA"/>
     <w:rsid w:val="008B2897"/>
     <w:rsid w:val="008E6A4E"/>
     <w:rsid w:val="009122D7"/>
     <w:rsid w:val="009A74E4"/>
     <w:rsid w:val="00A462E3"/>
     <w:rsid w:val="00A4673B"/>
     <w:rsid w:val="00A67909"/>
     <w:rsid w:val="00A96034"/>
+    <w:rsid w:val="00B24B2E"/>
     <w:rsid w:val="00BA75BA"/>
     <w:rsid w:val="00C60BBA"/>
     <w:rsid w:val="00D1056E"/>
     <w:rsid w:val="00D466FA"/>
     <w:rsid w:val="00DC10B3"/>
     <w:rsid w:val="00DC6180"/>
     <w:rsid w:val="00E263B1"/>
     <w:rsid w:val="00E42BDC"/>
     <w:rsid w:val="00E505FB"/>
     <w:rsid w:val="00E835D3"/>
     <w:rsid w:val="00E843C3"/>
     <w:rsid w:val="00ED157E"/>
     <w:rsid w:val="00F12FA3"/>
     <w:rsid w:val="00F5061E"/>
+    <w:rsid w:val="00FD3103"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-BR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="587153A1"/>
@@ -2090,70 +2154,70 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>187</Words>
-  <Characters>984</Characters>
+  <Words>210</Words>
+  <Characters>1108</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>49</Lines>
-  <Paragraphs>18</Paragraphs>
+  <Lines>55</Lines>
+  <Paragraphs>21</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1153</CharactersWithSpaces>
+  <CharactersWithSpaces>1297</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>CMI USER CPL01</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>