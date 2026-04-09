--- v0 (2025-11-04)
+++ v1 (2026-04-09)
@@ -1314,76 +1314,76 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>§2º</w:t>
       </w:r>
       <w:r w:rsidRPr="00FC228A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> A evolução de capacitação deverá observar o percentual de 1</w:t>
       </w:r>
       <w:r w:rsidR="00684442">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
       <w:r w:rsidRPr="00FC228A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>% para a promoção.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26F244DD" w14:textId="39839A24" w:rsidR="000357F7" w:rsidRDefault="000357F7" w:rsidP="0022145A">
+    <w:p w14:paraId="26F244DD" w14:textId="56C98D93" w:rsidR="000357F7" w:rsidRDefault="000357F7" w:rsidP="0022145A">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009117DB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>§3º</w:t>
       </w:r>
       <w:r w:rsidRPr="00FC228A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> A evolução de titulação deverá observar o percentual de </w:t>
       </w:r>
-      <w:r w:rsidR="00712BD7">
-[...3 lines deleted...]
-        <w:t>20</w:t>
+      <w:r w:rsidR="00BA69BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>15</w:t>
       </w:r>
       <w:r w:rsidRPr="00FC228A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>% para Pós</w:t>
       </w:r>
       <w:r w:rsidR="00A63AB0" w:rsidRPr="00FC228A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00FC228A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Graduação “latu sensu”, </w:t>
       </w:r>
       <w:r w:rsidR="00684442">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>30</w:t>
       </w:r>
@@ -2545,110 +2545,110 @@
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="510802B2" w14:textId="77777777" w:rsidR="00B31DB4" w:rsidRPr="00FC228A" w:rsidRDefault="00B31DB4" w:rsidP="0022145A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00B31DB4" w:rsidRPr="00FC228A" w:rsidSect="009117DB">
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2836" w:right="849" w:bottom="1702" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4F764D5A" w14:textId="77777777" w:rsidR="006529DF" w:rsidRDefault="006529DF" w:rsidP="00FC228A">
+    <w:p w14:paraId="2C4D121E" w14:textId="77777777" w:rsidR="00AE0ABF" w:rsidRDefault="00AE0ABF" w:rsidP="00FC228A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="090FB982" w14:textId="77777777" w:rsidR="006529DF" w:rsidRDefault="006529DF" w:rsidP="00FC228A">
+    <w:p w14:paraId="1D484162" w14:textId="77777777" w:rsidR="00AE0ABF" w:rsidRDefault="00AE0ABF" w:rsidP="00FC228A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0434204A" w14:textId="77777777" w:rsidR="006529DF" w:rsidRDefault="006529DF" w:rsidP="00FC228A">
+    <w:p w14:paraId="03250F0E" w14:textId="77777777" w:rsidR="00AE0ABF" w:rsidRDefault="00AE0ABF" w:rsidP="00FC228A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2248489B" w14:textId="77777777" w:rsidR="006529DF" w:rsidRDefault="006529DF" w:rsidP="00FC228A">
+    <w:p w14:paraId="26FC08BB" w14:textId="77777777" w:rsidR="00AE0ABF" w:rsidRDefault="00AE0ABF" w:rsidP="00FC228A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6BE30809" w14:textId="4AD96172" w:rsidR="00FC228A" w:rsidRDefault="00FC228A">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="pt-BR"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="107C3612" wp14:editId="63B8E25C">
           <wp:simplePos x="0" y="0"/>
@@ -2786,51 +2786,52 @@
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0416001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1982152574">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:val="bestFit" w:percent="225"/>
+  <w:zoom w:val="bestFit" w:percent="183"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00733A3A"/>
     <w:rsid w:val="000357F7"/>
     <w:rsid w:val="000503A8"/>
     <w:rsid w:val="00091896"/>
     <w:rsid w:val="00100D1E"/>
@@ -2868,55 +2869,58 @@
     <w:rsid w:val="00684442"/>
     <w:rsid w:val="006C7F1E"/>
     <w:rsid w:val="006E15D1"/>
     <w:rsid w:val="00707E12"/>
     <w:rsid w:val="00712BD7"/>
     <w:rsid w:val="00713461"/>
     <w:rsid w:val="00733A3A"/>
     <w:rsid w:val="00761AD0"/>
     <w:rsid w:val="00774325"/>
     <w:rsid w:val="00797AD6"/>
     <w:rsid w:val="007D3EDD"/>
     <w:rsid w:val="00851098"/>
     <w:rsid w:val="00852389"/>
     <w:rsid w:val="008830F4"/>
     <w:rsid w:val="008B7189"/>
     <w:rsid w:val="008F3ADD"/>
     <w:rsid w:val="008F6F5A"/>
     <w:rsid w:val="009117DB"/>
     <w:rsid w:val="00A06B24"/>
     <w:rsid w:val="00A14619"/>
     <w:rsid w:val="00A56DD4"/>
     <w:rsid w:val="00A63AB0"/>
     <w:rsid w:val="00A7281D"/>
     <w:rsid w:val="00AA30C2"/>
     <w:rsid w:val="00AA474C"/>
+    <w:rsid w:val="00AE0ABF"/>
     <w:rsid w:val="00AF2C85"/>
     <w:rsid w:val="00B31DB4"/>
+    <w:rsid w:val="00BA69BE"/>
     <w:rsid w:val="00BB4619"/>
     <w:rsid w:val="00C813EA"/>
     <w:rsid w:val="00D52E22"/>
+    <w:rsid w:val="00D841B5"/>
     <w:rsid w:val="00DC6D22"/>
     <w:rsid w:val="00E80EA2"/>
     <w:rsid w:val="00EB4383"/>
     <w:rsid w:val="00F7758F"/>
     <w:rsid w:val="00FC228A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-BR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>