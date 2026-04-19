--- v0 (2025-11-05)
+++ v1 (2026-04-19)
@@ -1755,94 +1755,96 @@
     </w:p>
     <w:p w14:paraId="239BAD00" w14:textId="5ABEF374" w:rsidR="0096597B" w:rsidRPr="0096597B" w:rsidRDefault="0096597B" w:rsidP="0096597B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0096597B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Art. 7º</w:t>
       </w:r>
       <w:r w:rsidRPr="0096597B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Esta Resolução entra em vigor em 1º de </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> de 2026.</w:t>
+        <w:t xml:space="preserve"> Esta Resolução entra em vigor em 1º de janeiro de 2026.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2648ADBF" w14:textId="50A41C80" w:rsidR="0096597B" w:rsidRPr="0096597B" w:rsidRDefault="0096597B" w:rsidP="0096597B">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0096597B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Sala das Sessões</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Bemvindo Morreira Nery</w:t>
+        <w:t xml:space="preserve"> Bemvindo </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Morreira</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Nery</w:t>
       </w:r>
       <w:r w:rsidRPr="0096597B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>31</w:t>
       </w:r>
       <w:r w:rsidRPr="0096597B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> de </w:t>
       </w:r>
@@ -2438,51 +2440,69 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="69C75241" w14:textId="77777777" w:rsidR="0096597B" w:rsidRPr="0096597B" w:rsidRDefault="0096597B" w:rsidP="0096597B">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0096597B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Sala das Sessões</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Bemvindo Morreira Nery</w:t>
+        <w:t xml:space="preserve"> Bemvindo </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Morreira</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Nery</w:t>
       </w:r>
       <w:r w:rsidRPr="0096597B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>31</w:t>
       </w:r>
       <w:r w:rsidRPr="0096597B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> de </w:t>
       </w:r>
@@ -2854,61 +2874,61 @@
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="0096597B" w:rsidRPr="0096597B" w:rsidSect="006B536A">
       <w:headerReference w:type="even" r:id="rId8"/>
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:headerReference w:type="first" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2552" w:right="851" w:bottom="2269" w:left="1701" w:header="2835" w:footer="1134" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="398D3150" w14:textId="77777777" w:rsidR="00464E9D" w:rsidRDefault="00464E9D">
+    <w:p w14:paraId="6240F195" w14:textId="77777777" w:rsidR="00CC21C2" w:rsidRDefault="00CC21C2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1E524E7B" w14:textId="77777777" w:rsidR="00464E9D" w:rsidRDefault="00464E9D">
+    <w:p w14:paraId="1988401E" w14:textId="77777777" w:rsidR="00CC21C2" w:rsidRDefault="00CC21C2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -2919,61 +2939,61 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="26ACDAB7" w14:textId="77777777" w:rsidR="00464E9D" w:rsidRDefault="00464E9D">
+    <w:p w14:paraId="4E8B2B92" w14:textId="77777777" w:rsidR="00CC21C2" w:rsidRDefault="00CC21C2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="11CAEA5B" w14:textId="77777777" w:rsidR="00464E9D" w:rsidRDefault="00464E9D">
+    <w:p w14:paraId="1F012C2D" w14:textId="77777777" w:rsidR="00CC21C2" w:rsidRDefault="00CC21C2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2DD2A3E5" w14:textId="77777777" w:rsidR="004B11B6" w:rsidRDefault="00000000">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="7812E485">
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
@@ -3637,86 +3657,88 @@
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1744983091">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="490298042">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1715301934">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="302203479">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1041398297">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1720663594">
     <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:val="bestFit" w:percent="225"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="3075"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1,3"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004B11B6"/>
     <w:rsid w:val="000008AE"/>
     <w:rsid w:val="000039F4"/>
     <w:rsid w:val="00004589"/>
     <w:rsid w:val="0001353D"/>
     <w:rsid w:val="00021BAB"/>
     <w:rsid w:val="00034BC5"/>
     <w:rsid w:val="000638AE"/>
     <w:rsid w:val="000642D8"/>
     <w:rsid w:val="00076E21"/>
+    <w:rsid w:val="00085EE0"/>
     <w:rsid w:val="000A2F6C"/>
     <w:rsid w:val="000A7B5F"/>
     <w:rsid w:val="000E2164"/>
     <w:rsid w:val="000E51F0"/>
     <w:rsid w:val="001367E3"/>
     <w:rsid w:val="00140DBB"/>
     <w:rsid w:val="0014109B"/>
     <w:rsid w:val="001565C9"/>
     <w:rsid w:val="001605C4"/>
     <w:rsid w:val="001874C4"/>
     <w:rsid w:val="001B3EBC"/>
     <w:rsid w:val="001B7558"/>
     <w:rsid w:val="00202527"/>
     <w:rsid w:val="002262F6"/>
     <w:rsid w:val="002272AF"/>
     <w:rsid w:val="0023162B"/>
     <w:rsid w:val="00243B9F"/>
     <w:rsid w:val="002501C3"/>
     <w:rsid w:val="00281321"/>
     <w:rsid w:val="002B5122"/>
     <w:rsid w:val="002D486D"/>
     <w:rsid w:val="0030252F"/>
     <w:rsid w:val="00327497"/>
     <w:rsid w:val="003307C4"/>
     <w:rsid w:val="00333CD3"/>
@@ -3733,50 +3755,51 @@
     <w:rsid w:val="00426C62"/>
     <w:rsid w:val="00430659"/>
     <w:rsid w:val="00464E9D"/>
     <w:rsid w:val="0047047C"/>
     <w:rsid w:val="004A4039"/>
     <w:rsid w:val="004B11B6"/>
     <w:rsid w:val="004C6B83"/>
     <w:rsid w:val="004D1AB8"/>
     <w:rsid w:val="004F5BDD"/>
     <w:rsid w:val="005144E5"/>
     <w:rsid w:val="0055570B"/>
     <w:rsid w:val="005639AB"/>
     <w:rsid w:val="0058508C"/>
     <w:rsid w:val="00585C0C"/>
     <w:rsid w:val="005959C7"/>
     <w:rsid w:val="00597755"/>
     <w:rsid w:val="005979F0"/>
     <w:rsid w:val="005A7704"/>
     <w:rsid w:val="005C2C97"/>
     <w:rsid w:val="005F4268"/>
     <w:rsid w:val="00643687"/>
     <w:rsid w:val="00644C9C"/>
     <w:rsid w:val="00672462"/>
     <w:rsid w:val="00673F5F"/>
     <w:rsid w:val="006B536A"/>
+    <w:rsid w:val="006B70B5"/>
     <w:rsid w:val="006D314B"/>
     <w:rsid w:val="006F0BA0"/>
     <w:rsid w:val="007000C2"/>
     <w:rsid w:val="00722F88"/>
     <w:rsid w:val="0072434E"/>
     <w:rsid w:val="007320E9"/>
     <w:rsid w:val="00736C84"/>
     <w:rsid w:val="00740B7D"/>
     <w:rsid w:val="007F1EDF"/>
     <w:rsid w:val="007F6A97"/>
     <w:rsid w:val="00853FBD"/>
     <w:rsid w:val="00870521"/>
     <w:rsid w:val="008E3BAE"/>
     <w:rsid w:val="009141A5"/>
     <w:rsid w:val="00915907"/>
     <w:rsid w:val="00917FC1"/>
     <w:rsid w:val="00925314"/>
     <w:rsid w:val="00934DC4"/>
     <w:rsid w:val="00947237"/>
     <w:rsid w:val="009522A9"/>
     <w:rsid w:val="0096597B"/>
     <w:rsid w:val="00984FAB"/>
     <w:rsid w:val="00992C9B"/>
     <w:rsid w:val="009C74C2"/>
     <w:rsid w:val="009D1081"/>
@@ -3791,50 +3814,51 @@
     <w:rsid w:val="00AE1302"/>
     <w:rsid w:val="00AF0CB9"/>
     <w:rsid w:val="00AF5339"/>
     <w:rsid w:val="00B035CB"/>
     <w:rsid w:val="00B31615"/>
     <w:rsid w:val="00B62BB5"/>
     <w:rsid w:val="00B91DC3"/>
     <w:rsid w:val="00BA410E"/>
     <w:rsid w:val="00BB799F"/>
     <w:rsid w:val="00BC229F"/>
     <w:rsid w:val="00BC69F5"/>
     <w:rsid w:val="00BD4B13"/>
     <w:rsid w:val="00BD5A74"/>
     <w:rsid w:val="00BD640C"/>
     <w:rsid w:val="00BE3FAD"/>
     <w:rsid w:val="00BE4077"/>
     <w:rsid w:val="00C020B1"/>
     <w:rsid w:val="00C25F0D"/>
     <w:rsid w:val="00C375EE"/>
     <w:rsid w:val="00C440E9"/>
     <w:rsid w:val="00C62D92"/>
     <w:rsid w:val="00C84443"/>
     <w:rsid w:val="00C977D3"/>
     <w:rsid w:val="00CA21E1"/>
     <w:rsid w:val="00CB021B"/>
+    <w:rsid w:val="00CC21C2"/>
     <w:rsid w:val="00CC7805"/>
     <w:rsid w:val="00CF2272"/>
     <w:rsid w:val="00D162DE"/>
     <w:rsid w:val="00D26633"/>
     <w:rsid w:val="00D27B35"/>
     <w:rsid w:val="00D56C7A"/>
     <w:rsid w:val="00D64A88"/>
     <w:rsid w:val="00D722FF"/>
     <w:rsid w:val="00D97AD9"/>
     <w:rsid w:val="00DA59C3"/>
     <w:rsid w:val="00DD3F1D"/>
     <w:rsid w:val="00DD4208"/>
     <w:rsid w:val="00E22A39"/>
     <w:rsid w:val="00E2751F"/>
     <w:rsid w:val="00E335E0"/>
     <w:rsid w:val="00E44D9F"/>
     <w:rsid w:val="00E7394E"/>
     <w:rsid w:val="00E74876"/>
     <w:rsid w:val="00E86C3D"/>
     <w:rsid w:val="00EB339F"/>
     <w:rsid w:val="00ED0317"/>
     <w:rsid w:val="00ED5BCB"/>
     <w:rsid w:val="00ED6B35"/>
     <w:rsid w:val="00F14DAB"/>
     <w:rsid w:val="00F261CF"/>
@@ -4267,50 +4291,51 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="0096597B"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fontepargpadro">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tabelanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Semlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Cabealho">
     <w:name w:val="header"/>
@@ -4868,56 +4893,56 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0CB935CF-87A0-44EF-A095-D501417D141B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>594</Words>
-  <Characters>2835</Characters>
+  <Words>528</Words>
+  <Characters>2853</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>149</Lines>
-  <Paragraphs>118</Paragraphs>
+  <Lines>126</Lines>
+  <Paragraphs>75</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>3311</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 