--- v0 (2026-04-09)
+++ v1 (2026-06-05)
@@ -61,102 +61,50 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="006960D8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>/2025.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D66DC5B" w14:textId="77777777" w:rsidR="00487A71" w:rsidRPr="006960D8" w:rsidRDefault="00487A71" w:rsidP="00487A71">
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0E20526C" w14:textId="674C6EEC" w:rsidR="00487A71" w:rsidRPr="006960D8" w:rsidRDefault="00487A71" w:rsidP="00487A71">
-[...50 lines deleted...]
-    </w:p>
     <w:p w14:paraId="61CEA042" w14:textId="77777777" w:rsidR="00487A71" w:rsidRPr="006960D8" w:rsidRDefault="00487A71" w:rsidP="00487A71">
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="20EF95AF" w14:textId="505308A6" w:rsidR="00487A71" w:rsidRPr="006960D8" w:rsidRDefault="00487A71" w:rsidP="00487A71">
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006960D8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -620,82 +568,82 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>, inciso I, deste Regimento Interno; e</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28791469" w14:textId="0B21D9CD" w:rsidR="007F4712" w:rsidRPr="006960D8" w:rsidRDefault="007F4712" w:rsidP="007F4712">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1701"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F4712">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">III – </w:t>
       </w:r>
       <w:r w:rsidRPr="006960D8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">as matérias submetidas a regime de urgência, nos termos do art. 156 deste Regimento Interno; e </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52D2B140" w14:textId="77777777" w:rsidR="006960D8" w:rsidRPr="006960D8" w:rsidRDefault="007F4712" w:rsidP="007F4712">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1701"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006960D8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">IV - </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="007F4712">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>os</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="007F4712">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> projetos de alteração ou reforma do Regimento Interno, quando de autoria de Comissão Especial constituída para esse fim, nos termos do art. 256, inciso IV, deste Regimento Interno</w:t>
       </w:r>
       <w:r w:rsidRPr="006960D8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -1099,51 +1047,50 @@
       <w:r w:rsidRPr="006960D8">
         <w:t xml:space="preserve"> Mantido o parecer contrário após o julgamento do pedido de reconsideração, caberá recurso ao Plenário, no prazo de 10 (dez) dias, contados da ciência do autor, cuja admissibilidade estará condicionada à subscrição de, no mínimo, um terço dos membros da Câmara Municipal.”.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1673A747" w14:textId="4B8CC112" w:rsidR="007F4712" w:rsidRPr="007F4712" w:rsidRDefault="007F4712" w:rsidP="006960D8">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F4712">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Art. </w:t>
       </w:r>
       <w:r w:rsidR="006960D8" w:rsidRPr="006960D8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="007F4712">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>º</w:t>
       </w:r>
       <w:r w:rsidRPr="006960D8">
@@ -1174,50 +1121,51 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6AB90F1E" w14:textId="363BBB5E" w:rsidR="00487A71" w:rsidRPr="006960D8" w:rsidRDefault="00487A71" w:rsidP="00487A71">
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006960D8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Sala das Sessões Bemvindo Moreira Nery, 05 de setembro de 2025.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22990D8E" w14:textId="77777777" w:rsidR="00487A71" w:rsidRPr="006960D8" w:rsidRDefault="00487A71" w:rsidP="00487A71">
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="61A16788" w14:textId="77777777" w:rsidR="00487A71" w:rsidRPr="006960D8" w:rsidRDefault="00487A71" w:rsidP="00487A71">
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -1993,61 +1941,61 @@
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="0047047C" w:rsidRPr="006960D8" w:rsidSect="006B536A">
       <w:headerReference w:type="even" r:id="rId8"/>
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:headerReference w:type="first" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2552" w:right="851" w:bottom="2269" w:left="1701" w:header="2835" w:footer="1134" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3CCC009E" w14:textId="77777777" w:rsidR="00C431D6" w:rsidRDefault="00C431D6">
+    <w:p w14:paraId="7FE3F629" w14:textId="77777777" w:rsidR="00A21E27" w:rsidRDefault="00A21E27">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="395D9A2E" w14:textId="77777777" w:rsidR="00C431D6" w:rsidRDefault="00C431D6">
+    <w:p w14:paraId="071A9EE8" w14:textId="77777777" w:rsidR="00A21E27" w:rsidRDefault="00A21E27">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -2058,61 +2006,61 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="296FD6BD" w14:textId="77777777" w:rsidR="00C431D6" w:rsidRDefault="00C431D6">
+    <w:p w14:paraId="708FDCDC" w14:textId="77777777" w:rsidR="00A21E27" w:rsidRDefault="00A21E27">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="550334DE" w14:textId="77777777" w:rsidR="00C431D6" w:rsidRDefault="00C431D6">
+    <w:p w14:paraId="0487B8E5" w14:textId="77777777" w:rsidR="00A21E27" w:rsidRDefault="00A21E27">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2DD2A3E5" w14:textId="77777777" w:rsidR="004B11B6" w:rsidRDefault="00000000">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="7812E485">
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
@@ -2775,108 +2723,110 @@
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1744983091">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="490298042">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1715301934">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="302203479">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1041398297">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1720663594">
     <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="148"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="3075"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1,3"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004B11B6"/>
     <w:rsid w:val="000008AE"/>
     <w:rsid w:val="000039F4"/>
     <w:rsid w:val="00004589"/>
     <w:rsid w:val="0001353D"/>
+    <w:rsid w:val="00030025"/>
     <w:rsid w:val="00034BC5"/>
     <w:rsid w:val="000638AE"/>
     <w:rsid w:val="000642D8"/>
     <w:rsid w:val="00076E21"/>
     <w:rsid w:val="000A2F6C"/>
     <w:rsid w:val="000A7B5F"/>
     <w:rsid w:val="000E2164"/>
     <w:rsid w:val="000E51F0"/>
     <w:rsid w:val="001367E3"/>
     <w:rsid w:val="00140DBB"/>
     <w:rsid w:val="0014109B"/>
     <w:rsid w:val="001565C9"/>
     <w:rsid w:val="001605C4"/>
     <w:rsid w:val="001874C4"/>
     <w:rsid w:val="001974D9"/>
     <w:rsid w:val="001B3EBC"/>
     <w:rsid w:val="001C2E88"/>
     <w:rsid w:val="00202527"/>
     <w:rsid w:val="002262F6"/>
     <w:rsid w:val="002272AF"/>
     <w:rsid w:val="0023162B"/>
     <w:rsid w:val="00243B9F"/>
     <w:rsid w:val="002501C3"/>
     <w:rsid w:val="00281321"/>
     <w:rsid w:val="002B5122"/>
+    <w:rsid w:val="002C6E1E"/>
     <w:rsid w:val="002D486D"/>
     <w:rsid w:val="0030252F"/>
     <w:rsid w:val="00327497"/>
     <w:rsid w:val="003307C4"/>
     <w:rsid w:val="00333CD3"/>
     <w:rsid w:val="00361F16"/>
     <w:rsid w:val="0036427B"/>
     <w:rsid w:val="003677FC"/>
     <w:rsid w:val="00375FBF"/>
     <w:rsid w:val="00386EEF"/>
     <w:rsid w:val="00395256"/>
     <w:rsid w:val="003A68AD"/>
     <w:rsid w:val="003C77B2"/>
     <w:rsid w:val="003D1E3C"/>
     <w:rsid w:val="003D5B05"/>
     <w:rsid w:val="003E0C06"/>
     <w:rsid w:val="003F02CE"/>
     <w:rsid w:val="00400270"/>
     <w:rsid w:val="004056EB"/>
     <w:rsid w:val="00426C62"/>
     <w:rsid w:val="00430659"/>
     <w:rsid w:val="0047047C"/>
     <w:rsid w:val="00487A71"/>
     <w:rsid w:val="004A4039"/>
     <w:rsid w:val="004B11B6"/>
@@ -2907,50 +2857,51 @@
     <w:rsid w:val="007320E9"/>
     <w:rsid w:val="00740B7D"/>
     <w:rsid w:val="00774215"/>
     <w:rsid w:val="007F1EDF"/>
     <w:rsid w:val="007F4712"/>
     <w:rsid w:val="007F6A97"/>
     <w:rsid w:val="00853FBD"/>
     <w:rsid w:val="00870521"/>
     <w:rsid w:val="008B7AAD"/>
     <w:rsid w:val="008E3BAE"/>
     <w:rsid w:val="009141A5"/>
     <w:rsid w:val="00915907"/>
     <w:rsid w:val="00917FC1"/>
     <w:rsid w:val="00925314"/>
     <w:rsid w:val="00934DC4"/>
     <w:rsid w:val="00947237"/>
     <w:rsid w:val="009522A9"/>
     <w:rsid w:val="00984FAB"/>
     <w:rsid w:val="00992C9B"/>
     <w:rsid w:val="009C74C2"/>
     <w:rsid w:val="009D1081"/>
     <w:rsid w:val="009E359A"/>
     <w:rsid w:val="009F009E"/>
     <w:rsid w:val="009F1BB0"/>
     <w:rsid w:val="00A16975"/>
+    <w:rsid w:val="00A21E27"/>
     <w:rsid w:val="00A34767"/>
     <w:rsid w:val="00A36037"/>
     <w:rsid w:val="00A42A56"/>
     <w:rsid w:val="00A430EF"/>
     <w:rsid w:val="00A86C58"/>
     <w:rsid w:val="00AE1302"/>
     <w:rsid w:val="00B31615"/>
     <w:rsid w:val="00B62BB5"/>
     <w:rsid w:val="00B91DC3"/>
     <w:rsid w:val="00BA410E"/>
     <w:rsid w:val="00BB799F"/>
     <w:rsid w:val="00BC229F"/>
     <w:rsid w:val="00BC69F5"/>
     <w:rsid w:val="00BD4B13"/>
     <w:rsid w:val="00BD640C"/>
     <w:rsid w:val="00BE3FAD"/>
     <w:rsid w:val="00BE4077"/>
     <w:rsid w:val="00C020B1"/>
     <w:rsid w:val="00C25F0D"/>
     <w:rsid w:val="00C375EE"/>
     <w:rsid w:val="00C431D6"/>
     <w:rsid w:val="00C440E9"/>
     <w:rsid w:val="00C62D92"/>
     <w:rsid w:val="00C84443"/>
     <w:rsid w:val="00CA21E1"/>
@@ -4020,67 +3971,67 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0CB935CF-87A0-44EF-A095-D501417D141B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>960</Words>
-  <Characters>5100</Characters>
+  <Words>930</Words>
+  <Characters>5028</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>127</Lines>
-  <Paragraphs>57</Paragraphs>
+  <Lines>41</Lines>
+  <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6003</CharactersWithSpaces>
+  <CharactersWithSpaces>5947</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>Endrew Rodrigues</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>