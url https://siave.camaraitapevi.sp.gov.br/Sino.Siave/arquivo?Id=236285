--- v0 (2025-10-29)
+++ v1 (2026-04-08)
@@ -20,409 +20,524 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="6F640381" w14:textId="297DE30A" w:rsidR="00FD0DA8" w:rsidRDefault="00FD0DA8" w:rsidP="00FD0DA8">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rStyle w:val="Forte"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Forte"/>
         </w:rPr>
-        <w:t xml:space="preserve">Projeto de Lei Nº </w:t>
+        <w:t>Projeto de Lei Nº 467/2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05E27BEB" w14:textId="77777777" w:rsidR="00FD0DA8" w:rsidRDefault="00FD0DA8" w:rsidP="00FD0DA8">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6AE75D27" w14:textId="549DAE0B" w:rsidR="00FD0DA8" w:rsidRDefault="00FD0DA8" w:rsidP="00FD0DA8">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:ind w:left="1701"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">“Concede denominação de </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Forte"/>
         </w:rPr>
-        <w:t>467/</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Mariam Issa </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Forte"/>
         </w:rPr>
-        <w:t>2025</w:t>
+        <w:t>Kourani</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> ao CER – Centro Especializado de Reabilitação, localizado na Rua Helena Abreu da Silva, 33, Jardim São Carlos, neste município, e dá outras providências”.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05E27BEB" w14:textId="77777777" w:rsidR="00FD0DA8" w:rsidRDefault="00FD0DA8" w:rsidP="00FD0DA8">
-[...5 lines deleted...]
-    <w:p w14:paraId="6AE75D27" w14:textId="549DAE0B" w:rsidR="00FD0DA8" w:rsidRDefault="00FD0DA8" w:rsidP="00FD0DA8">
+    <w:p w14:paraId="7D6FB46B" w14:textId="77777777" w:rsidR="00FD0DA8" w:rsidRDefault="00FD0DA8" w:rsidP="00FD0DA8">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:ind w:left="1701"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...26 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="48ED9395" w14:textId="280B47C9" w:rsidR="00FD0DA8" w:rsidRDefault="00FD0DA8" w:rsidP="00FD0DA8">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">A </w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">, no uso de suas atribuições legais, </w:t>
+        <w:t xml:space="preserve">A CÂMARA MUNICIPAL DE ITAPEVI, no uso de suas atribuições legais, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Forte"/>
         </w:rPr>
         <w:t>APROVA</w:t>
       </w:r>
       <w:r>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D43A30E" w14:textId="766DE56F" w:rsidR="00FD0DA8" w:rsidRDefault="00FD0DA8" w:rsidP="00FD0DA8">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Forte"/>
         </w:rPr>
         <w:t>Art. 1º</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Fica denominada de </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Forte"/>
         </w:rPr>
-        <w:t>“Mariam Issa Kourani”</w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">, </w:t>
+        <w:t xml:space="preserve">“Mariam Issa </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Forte"/>
+        </w:rPr>
+        <w:t>Kourani</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Forte"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> o CER – Centro Especializado de Reabilitação, localizado na Rua Helena Abreu da Silva, 33, Jardim São Carlos, neste Município, </w:t>
       </w:r>
       <w:r w:rsidRPr="00FD0DA8">
         <w:t>conforme memorial descritivo e certidão negativa, que passam a integrar a presente Lei.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06D32775" w14:textId="7107C30A" w:rsidR="00FD0DA8" w:rsidRDefault="00FD0DA8" w:rsidP="00FD0DA8">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Forte"/>
         </w:rPr>
         <w:t>Art. 2º</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> A placa denominativa deverá conter os seguintes dizeres:</w:t>
+        <w:t xml:space="preserve"> A placa denominativa deverá conter os seguintes </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>dizeres:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Forte"/>
         </w:rPr>
-        <w:t xml:space="preserve">CER </w:t>
-      </w:r>
+        <w:t>CER</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Forte"/>
         </w:rPr>
-        <w:t>-</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> - Centro Especializado de Reabilitação – Mariam Issa </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Forte"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Centro Especializado de Reabilitação – Mariam Issa Kourani.</w:t>
+        <w:t>Kourani</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Forte"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D9D5F09" w14:textId="77777777" w:rsidR="00FD0DA8" w:rsidRDefault="00FD0DA8" w:rsidP="00FD0DA8">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Forte"/>
         </w:rPr>
         <w:t>Art. 3º</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> As despesas decorrentes da execução desta Lei correrão por conta das dotações orçamentárias próprias, suplementadas se necessário.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4953CA90" w14:textId="77777777" w:rsidR="00FD0DA8" w:rsidRDefault="00FD0DA8" w:rsidP="00FD0DA8">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Forte"/>
         </w:rPr>
         <w:t>Art. 4º</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Esta Lei entra em vigor na data de sua publicação, revogadas as disposições em contrário.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C5D2CE0" w14:textId="77777777" w:rsidR="00FD0DA8" w:rsidRDefault="00FD0DA8" w:rsidP="00FD0DA8">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:ind w:firstLine="708"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2E8EDE8A" w14:textId="723E8086" w:rsidR="00FD0DA8" w:rsidRDefault="00FD0DA8" w:rsidP="00FD0DA8">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:ind w:firstLine="708"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Sala das Sessões, Bemvindo Moreira Nery, </w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> de 2025.</w:t>
+        <w:t>Sala das Sessões, Bemvindo Moreira Nery, 15 de setembro de 2025.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17CC65B7" w14:textId="77777777" w:rsidR="00FD0DA8" w:rsidRDefault="00FD0DA8" w:rsidP="00FD0DA8">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="635AC3E7" w14:textId="6097A99F" w:rsidR="00FD0DA8" w:rsidRDefault="00FD0DA8" w:rsidP="00FD0DA8">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>RAFAEL ALAN DE MORAES ROMEIRO</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t>Presidente</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35531D3E" w14:textId="77777777" w:rsidR="00FD0DA8" w:rsidRDefault="00FD0DA8">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32D087D2" w14:textId="77777777" w:rsidR="00FD0DA8" w:rsidRPr="00FD0DA8" w:rsidRDefault="00FD0DA8" w:rsidP="00FD0DA8">
+    <w:p w14:paraId="32D087D2" w14:textId="77777777" w:rsidR="00FD0DA8" w:rsidRDefault="00FD0DA8" w:rsidP="00251C0F">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
+        <w:widowControl w:val="0"/>
+        <w:ind w:right="159"/>
         <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD0DA8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>JUSTIFICATIVA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04F7459B" w14:textId="77777777" w:rsidR="00FD0DA8" w:rsidRPr="00FD0DA8" w:rsidRDefault="00FD0DA8" w:rsidP="00FD0DA8">
+    <w:p w14:paraId="22C24CDE" w14:textId="77777777" w:rsidR="00251C0F" w:rsidRDefault="00251C0F" w:rsidP="00610E6B">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
-        <w:ind w:firstLine="708"/>
+        <w:widowControl w:val="0"/>
+        <w:ind w:right="159" w:firstLine="708"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="00FD0DA8">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00FD0DA8">
+      <w:r>
+        <w:t xml:space="preserve">Mariam Issa </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Kourani</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> nasceu em 15 de fevereiro de 1948, na cidade de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Yater</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, ao sul do Líbano. Filha de Ali </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Kourani</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> e </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Sakina</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Jaafar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>, cresceu em um lar simples e acolhedor, pautado por valores de fé, amor e solidariedade — princípios que guiariam toda a sua trajetória.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4346275C" w14:textId="3743B6E2" w:rsidR="00251C0F" w:rsidRDefault="00251C0F" w:rsidP="00610E6B">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:widowControl w:val="0"/>
+        <w:ind w:right="159" w:firstLine="708"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Em 22 de agosto de 1972, uniu-se em matrimônio com Issa Ibrahim </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Kourani</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> (Sr. Jesus), com quem compartilhou uma vida inteira de amor, companheirismo e dedicação. Dessa união nasceram cinco filhos: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Mulaya</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, Soraia, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Yacer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, Ali </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>e</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Ibrahim, que foram o maior orgulho e alegria de sua vida.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D0C7B11" w14:textId="0431F0FD" w:rsidR="00251C0F" w:rsidRDefault="00251C0F" w:rsidP="00610E6B">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:widowControl w:val="0"/>
+        <w:ind w:right="159" w:firstLine="708"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Seu esposo, Sr. Jesus, veio primeiro para o Brasil, em busca de melhores condições para a família. Pouco tempo depois, Mariam deixou o Líbano e chegou ao país, também em 1972, trazendo consigo coragem, esperança e o sonho de recomeçar. Juntos, formaram uma linda história de trabalho e perseverança, fundando a Loja Cinderela, especializada em calçados e roupas, que se tornou referência na comunidade e símbolo do esforço e união do casal.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0090ACB8" w14:textId="52A9BC62" w:rsidR="00251C0F" w:rsidRDefault="00251C0F" w:rsidP="00610E6B">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:widowControl w:val="0"/>
+        <w:ind w:right="159" w:firstLine="708"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Além de sua dedicação ao comércio, Dona Mariam — como era carinhosamente chamada — foi o coração do lar. Cuidava com amor de sua casa e de seus filhos, sendo uma presença constante, atenciosa e firme em cada momento da vida familiar. Era também uma exímia cozinheira, dona de notáveis dotes na culinária árabe, encantando familiares e amigos com receitas que uniam tradição e afeto, reunindo todos ao redor da mesa em momentos de alegria e partilha.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0807E895" w14:textId="57C33112" w:rsidR="00251C0F" w:rsidRDefault="00251C0F" w:rsidP="00610E6B">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:widowControl w:val="0"/>
+        <w:ind w:right="159" w:firstLine="708"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Com o passar dos anos, Dona Mariam viu sua família crescer e multiplicar o amor que semeou. Teve a felicidade de conviver com dois genros, três noras, onze netos e três bisnetos, cada um deles carregando um pedaço de sua doçura, fé e sabedoria.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6692BCE9" w14:textId="1B3CCAF7" w:rsidR="00251C0F" w:rsidRDefault="00251C0F" w:rsidP="00610E6B">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:widowControl w:val="0"/>
+        <w:ind w:right="159" w:firstLine="708"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Generosa e acolhedora, Dona Mariam era conhecida por seu coração enorme e sua capacidade de ouvir e aconselhar. Era procurada por muitos para ajudar em conflitos e desentendimentos, sempre oferecendo palavras de serenidade e paz. Sua presença transmitia conforto, e seu sorriso iluminava qualquer ambiente.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D817A04" w14:textId="77777777" w:rsidR="00251C0F" w:rsidRDefault="00251C0F" w:rsidP="00610E6B">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:widowControl w:val="0"/>
+        <w:ind w:right="159" w:firstLine="708"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Infelizmente, no dia 15 de agosto de 2025, Dona Mariam partiu, deixando uma saudade profunda. Sua vida foi marcada por amor, fé e dedicação à família — valores que permanecerão vivos no coração de todos que tiveram o privilégio de conhecê-la. Seu legado é eterno, e sua lembrança, um exemplo de amor e generosidade que jamais se apagará.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28A00B0F" w14:textId="31E64429" w:rsidR="00251C0F" w:rsidRDefault="00FD0DA8" w:rsidP="00251C0F">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:widowControl w:val="0"/>
+        <w:ind w:right="159" w:firstLine="708"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Sala das Sessões, Bemvindo Moreira Nery, </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA5125">
+        <w:t>21</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA5125">
+        <w:t>outubro</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> de 2025.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40A0C6B5" w14:textId="12E2FA11" w:rsidR="00251C0F" w:rsidRDefault="00FD0DA8" w:rsidP="00251C0F">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:widowControl w:val="0"/>
+        <w:ind w:right="159" w:firstLine="709"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Mariam Issa Kourani</w:t>
-[...2 lines deleted...]
-        <w:t>, cujo nome passa a identificar o Centro Especializado de Reabilitação situado na Rua Helena Abreu da Silva, nº 33, Jardim São Carlos.</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="00251C0F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>RAFAEL ALAN DE MORAES ROMEIRO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D35F545" w14:textId="77777777" w:rsidR="00FD0DA8" w:rsidRPr="00FD0DA8" w:rsidRDefault="00FD0DA8" w:rsidP="00FD0DA8">
+    <w:p w14:paraId="0BAB65CE" w14:textId="3C7A7329" w:rsidR="008C45BE" w:rsidRPr="00FD0DA8" w:rsidRDefault="00FD0DA8" w:rsidP="00251C0F">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
-        <w:ind w:firstLine="708"/>
-[...3 lines deleted...]
-        <w:t>A iniciativa visa reconhecer a relevância de sua memória, assegurando que seu legado seja preservado e perpetuado por meio da vinculação a um equipamento público voltado ao atendimento da saúde e reabilitação de cidadãos.</w:t>
+        <w:widowControl w:val="0"/>
+        <w:ind w:right="159" w:firstLine="709"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Presidente</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A0F271E" w14:textId="77777777" w:rsidR="00FD0DA8" w:rsidRDefault="00FD0DA8" w:rsidP="00FD0DA8">
-[...50 lines deleted...]
-    <w:sectPr w:rsidR="008C45BE" w:rsidRPr="00FD0DA8" w:rsidSect="006B536A">
+    <w:sectPr w:rsidR="008C45BE" w:rsidRPr="00FD0DA8" w:rsidSect="00251C0F">
       <w:headerReference w:type="even" r:id="rId8"/>
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:headerReference w:type="first" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
-      <w:pgMar w:top="2552" w:right="851" w:bottom="2269" w:left="1701" w:header="2835" w:footer="1134" w:gutter="0"/>
+      <w:pgMar w:top="2410" w:right="851" w:bottom="1276" w:left="1701" w:header="2835" w:footer="1134" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="63E38371" w14:textId="77777777" w:rsidR="0054087C" w:rsidRDefault="0054087C">
+    <w:p w14:paraId="5F04EB91" w14:textId="77777777" w:rsidR="00D45E5F" w:rsidRDefault="00D45E5F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0736CF65" w14:textId="77777777" w:rsidR="0054087C" w:rsidRDefault="0054087C">
+    <w:p w14:paraId="2B73D013" w14:textId="77777777" w:rsidR="00D45E5F" w:rsidRDefault="00D45E5F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -454,61 +569,61 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2DED5232" w14:textId="77777777" w:rsidR="0054087C" w:rsidRDefault="0054087C">
+    <w:p w14:paraId="26C53E2A" w14:textId="77777777" w:rsidR="00D45E5F" w:rsidRDefault="00D45E5F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="670A6CEF" w14:textId="77777777" w:rsidR="0054087C" w:rsidRDefault="0054087C">
+    <w:p w14:paraId="1A2F4F5E" w14:textId="77777777" w:rsidR="00D45E5F" w:rsidRDefault="00D45E5F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2DD2A3E5" w14:textId="77777777" w:rsidR="004B11B6" w:rsidRDefault="00000000">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="7812E485">
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
@@ -539,51 +654,51 @@
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="15FAF6B1" w14:textId="77777777" w:rsidR="004B11B6" w:rsidRDefault="00333CD3">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="pt-BR"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="07D5C43F" wp14:editId="2ED6628E">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:align>center</wp:align>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-1518285</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7545070" cy="10193760"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="3" name="Imagem 6"/>
+          <wp:docPr id="1509513655" name="Imagem 6"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1541101061" name="Imagem 1409754164"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
@@ -1384,50 +1499,51 @@
   </w:num>
   <w:num w:numId="2" w16cid:durableId="490298042">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1715301934">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="302203479">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1041398297">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="59989663">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1725447479">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:val="bestFit" w:percent="225"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="3075"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1,3"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
@@ -1437,161 +1553,175 @@
     <w:rsid w:val="000039F4"/>
     <w:rsid w:val="00004589"/>
     <w:rsid w:val="0001353D"/>
     <w:rsid w:val="00034BC5"/>
     <w:rsid w:val="000638AE"/>
     <w:rsid w:val="000642D8"/>
     <w:rsid w:val="00076E21"/>
     <w:rsid w:val="000930F9"/>
     <w:rsid w:val="000A2F6C"/>
     <w:rsid w:val="000A7B5F"/>
     <w:rsid w:val="000E2164"/>
     <w:rsid w:val="000E51F0"/>
     <w:rsid w:val="001367E3"/>
     <w:rsid w:val="00140DBB"/>
     <w:rsid w:val="0014109B"/>
     <w:rsid w:val="001565C9"/>
     <w:rsid w:val="001605C4"/>
     <w:rsid w:val="001874C4"/>
     <w:rsid w:val="001B3EBC"/>
     <w:rsid w:val="00202527"/>
     <w:rsid w:val="002262F6"/>
     <w:rsid w:val="002272AF"/>
     <w:rsid w:val="0023162B"/>
     <w:rsid w:val="00243B9F"/>
     <w:rsid w:val="002501C3"/>
+    <w:rsid w:val="00251C0F"/>
+    <w:rsid w:val="002812AA"/>
     <w:rsid w:val="00281321"/>
     <w:rsid w:val="002A3CE8"/>
     <w:rsid w:val="002B5122"/>
+    <w:rsid w:val="002D7527"/>
     <w:rsid w:val="002E42D8"/>
+    <w:rsid w:val="002F3E89"/>
     <w:rsid w:val="0030252F"/>
     <w:rsid w:val="00327497"/>
     <w:rsid w:val="003307C4"/>
     <w:rsid w:val="00333CD3"/>
     <w:rsid w:val="0036427B"/>
     <w:rsid w:val="003677FC"/>
     <w:rsid w:val="00386EEF"/>
     <w:rsid w:val="00395256"/>
     <w:rsid w:val="003A68AD"/>
     <w:rsid w:val="003C77B2"/>
     <w:rsid w:val="003D1E3C"/>
     <w:rsid w:val="003E0C06"/>
     <w:rsid w:val="00400270"/>
     <w:rsid w:val="004056EB"/>
     <w:rsid w:val="00426C62"/>
     <w:rsid w:val="00430659"/>
     <w:rsid w:val="004B11B6"/>
     <w:rsid w:val="004D1AB8"/>
     <w:rsid w:val="004F5BDD"/>
     <w:rsid w:val="0054087C"/>
     <w:rsid w:val="0055570B"/>
     <w:rsid w:val="005639AB"/>
     <w:rsid w:val="0058508C"/>
     <w:rsid w:val="00585C0C"/>
+    <w:rsid w:val="00593CB9"/>
     <w:rsid w:val="005959C7"/>
     <w:rsid w:val="00597755"/>
     <w:rsid w:val="005979F0"/>
     <w:rsid w:val="005A7704"/>
     <w:rsid w:val="005F4268"/>
+    <w:rsid w:val="00610E6B"/>
     <w:rsid w:val="00672462"/>
     <w:rsid w:val="006B536A"/>
     <w:rsid w:val="006D314B"/>
     <w:rsid w:val="006E22CB"/>
     <w:rsid w:val="006F0BA0"/>
     <w:rsid w:val="007000C2"/>
     <w:rsid w:val="007141E7"/>
     <w:rsid w:val="00722F88"/>
     <w:rsid w:val="007320E9"/>
     <w:rsid w:val="00740B7D"/>
+    <w:rsid w:val="0074505A"/>
     <w:rsid w:val="007F1EDF"/>
     <w:rsid w:val="007F6A97"/>
     <w:rsid w:val="00853FBD"/>
     <w:rsid w:val="00870521"/>
     <w:rsid w:val="008C45BE"/>
     <w:rsid w:val="008E3BAE"/>
     <w:rsid w:val="009141A5"/>
     <w:rsid w:val="00915907"/>
+    <w:rsid w:val="009174A9"/>
     <w:rsid w:val="00917FC1"/>
     <w:rsid w:val="00925314"/>
     <w:rsid w:val="00934DC4"/>
     <w:rsid w:val="00947237"/>
     <w:rsid w:val="009522A9"/>
+    <w:rsid w:val="00976B6E"/>
     <w:rsid w:val="00984FAB"/>
     <w:rsid w:val="00992C9B"/>
     <w:rsid w:val="009C47C9"/>
     <w:rsid w:val="009C74C2"/>
     <w:rsid w:val="009D1081"/>
     <w:rsid w:val="009D345A"/>
     <w:rsid w:val="009F009E"/>
     <w:rsid w:val="009F1BB0"/>
     <w:rsid w:val="00A16975"/>
     <w:rsid w:val="00A34767"/>
     <w:rsid w:val="00A36037"/>
     <w:rsid w:val="00A42A56"/>
     <w:rsid w:val="00A430EF"/>
     <w:rsid w:val="00A86C58"/>
+    <w:rsid w:val="00AD06C4"/>
     <w:rsid w:val="00AE1302"/>
     <w:rsid w:val="00B31615"/>
     <w:rsid w:val="00B62BB5"/>
     <w:rsid w:val="00B91DC3"/>
     <w:rsid w:val="00BA410E"/>
     <w:rsid w:val="00BB799F"/>
+    <w:rsid w:val="00BC1D5E"/>
     <w:rsid w:val="00BC229F"/>
     <w:rsid w:val="00BC69F5"/>
     <w:rsid w:val="00BD4B13"/>
     <w:rsid w:val="00BD640C"/>
     <w:rsid w:val="00BE3FAD"/>
     <w:rsid w:val="00BE4077"/>
     <w:rsid w:val="00C020B1"/>
     <w:rsid w:val="00C02678"/>
     <w:rsid w:val="00C25F0D"/>
     <w:rsid w:val="00C375EE"/>
     <w:rsid w:val="00C440E9"/>
     <w:rsid w:val="00C62D92"/>
     <w:rsid w:val="00C84443"/>
     <w:rsid w:val="00CA21E1"/>
     <w:rsid w:val="00CB021B"/>
     <w:rsid w:val="00CC7805"/>
     <w:rsid w:val="00CF2272"/>
     <w:rsid w:val="00D162DE"/>
     <w:rsid w:val="00D26633"/>
     <w:rsid w:val="00D27B35"/>
+    <w:rsid w:val="00D45E5F"/>
     <w:rsid w:val="00D722FF"/>
     <w:rsid w:val="00D97AD9"/>
     <w:rsid w:val="00DA59C3"/>
     <w:rsid w:val="00DD3F1D"/>
     <w:rsid w:val="00DD4208"/>
     <w:rsid w:val="00E22A39"/>
     <w:rsid w:val="00E2751F"/>
     <w:rsid w:val="00E335E0"/>
     <w:rsid w:val="00E44D9F"/>
     <w:rsid w:val="00E7394E"/>
     <w:rsid w:val="00E86C3D"/>
     <w:rsid w:val="00EA17A5"/>
+    <w:rsid w:val="00EA5125"/>
     <w:rsid w:val="00EB339F"/>
     <w:rsid w:val="00EC7E21"/>
     <w:rsid w:val="00ED0317"/>
+    <w:rsid w:val="00EF43BD"/>
     <w:rsid w:val="00F261CF"/>
     <w:rsid w:val="00F31551"/>
     <w:rsid w:val="00F60190"/>
     <w:rsid w:val="00F71511"/>
     <w:rsid w:val="00F71783"/>
     <w:rsid w:val="00F76529"/>
     <w:rsid w:val="00F82912"/>
     <w:rsid w:val="00F84E5A"/>
     <w:rsid w:val="00F90B0A"/>
     <w:rsid w:val="00F97098"/>
     <w:rsid w:val="00FB19B0"/>
     <w:rsid w:val="00FC3399"/>
     <w:rsid w:val="00FD0B24"/>
     <w:rsid w:val="00FD0DA8"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
@@ -1998,50 +2128,51 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="007F6A97"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fontepargpadro">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tabelanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Semlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Cabealho">
     <w:name w:val="header"/>
@@ -2610,67 +2741,67 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0CB935CF-87A0-44EF-A095-D501417D141B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>268</Words>
-  <Characters>1453</Characters>
+  <Words>545</Words>
+  <Characters>2948</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>12</Lines>
-  <Paragraphs>3</Paragraphs>
+  <Lines>24</Lines>
+  <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1718</CharactersWithSpaces>
+  <CharactersWithSpaces>3487</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>Endrew Rodrigues</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>